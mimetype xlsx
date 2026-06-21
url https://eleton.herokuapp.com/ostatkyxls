--- v0 (2026-04-30)
+++ v1 (2026-06-21)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
-    <sheet name="2026_04_29_16_37_23" sheetId="1" state="visible" r:id="rId1"/>
+    <sheet name="2026_05_29_08_12_41" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -636,53 +636,51 @@
       </c>
       <c r="G6" t="n">
         <v>45.72</v>
       </c>
       <c r="H6" t="n">
         <v>46.8</v>
       </c>
       <c r="I6" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>8473</v>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t xml:space="preserve">МКН </t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>МКН 332М IP54</t>
         </is>
       </c>
-      <c r="D7" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="D7" t="inlineStr"/>
       <c r="E7" t="n">
         <v>1468.98</v>
       </c>
       <c r="F7" t="n">
         <v>1116.42</v>
       </c>
       <c r="G7" t="n">
         <v>1145.76</v>
       </c>
       <c r="H7" t="n">
         <v>1175.16</v>
       </c>
       <c r="I7" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>8475</v>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t xml:space="preserve">МКН </t>
         </is>
       </c>
@@ -700,53 +698,51 @@
       </c>
       <c r="G8" t="n">
         <v>7009.56</v>
       </c>
       <c r="H8" t="n">
         <v>7178.46</v>
       </c>
       <c r="I8" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>8476</v>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t xml:space="preserve">МКН </t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>МКН 66.25М IP54</t>
         </is>
       </c>
-      <c r="D9" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="D9" t="inlineStr"/>
       <c r="E9" t="n">
         <v>4317.6</v>
       </c>
       <c r="F9" t="n">
         <v>3281.34</v>
       </c>
       <c r="G9" t="n">
         <v>3367.68</v>
       </c>
       <c r="H9" t="n">
         <v>3454.08</v>
       </c>
       <c r="I9" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>8483</v>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t xml:space="preserve">МКН </t>
         </is>
       </c>
@@ -795,51 +791,53 @@
       </c>
       <c r="G11" t="n">
         <v>1911.36</v>
       </c>
       <c r="H11" t="n">
         <v>1960.38</v>
       </c>
       <c r="I11" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>8505</v>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t xml:space="preserve">Цоколя </t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Цоколь Ц-273 МК</t>
         </is>
       </c>
-      <c r="D12" t="inlineStr"/>
+      <c r="D12" t="n">
+        <v>1</v>
+      </c>
       <c r="E12" t="n">
         <v>1686.6</v>
       </c>
       <c r="F12" t="n">
         <v>1366.14</v>
       </c>
       <c r="G12" t="n">
         <v>1399.86</v>
       </c>
       <c r="H12" t="n">
         <v>1433.58</v>
       </c>
       <c r="I12" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>8507</v>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t xml:space="preserve">МКН </t>
         </is>
       </c>
@@ -858,84 +856,84 @@
       <c r="G13" t="n">
         <v>4871.4</v>
       </c>
       <c r="H13" t="n">
         <v>4988.82</v>
       </c>
       <c r="I13" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>8508</v>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t xml:space="preserve">МКН </t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>МКН 643М IP54</t>
         </is>
       </c>
       <c r="D14" t="n">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E14" t="n">
         <v>3403.5</v>
       </c>
       <c r="F14" t="n">
         <v>2586.66</v>
       </c>
       <c r="G14" t="n">
         <v>2654.7</v>
       </c>
       <c r="H14" t="n">
         <v>2722.8</v>
       </c>
       <c r="I14" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>8516</v>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Устройства заземления</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>УЗ ЕР800.Устройство заземления</t>
         </is>
       </c>
       <c r="D15" t="n">
-        <v>17</v>
+        <v>6</v>
       </c>
       <c r="E15" t="n">
         <v>535.5599999999999</v>
       </c>
       <c r="F15" t="n">
         <v>455.22</v>
       </c>
       <c r="G15" t="n">
         <v>455.22</v>
       </c>
       <c r="H15" t="n">
         <v>455.22</v>
       </c>
       <c r="I15" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>8518</v>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t xml:space="preserve">МКН </t>
         </is>
@@ -955,51 +953,51 @@
       <c r="G16" t="n">
         <v>1831.14</v>
       </c>
       <c r="H16" t="n">
         <v>1878.06</v>
       </c>
       <c r="I16" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>8519</v>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t xml:space="preserve">МКН </t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>МКН 552М ІР54</t>
         </is>
       </c>
       <c r="D17" t="n">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="E17" t="n">
         <v>3100.5</v>
       </c>
       <c r="F17" t="n">
         <v>2356.38</v>
       </c>
       <c r="G17" t="n">
         <v>2418.36</v>
       </c>
       <c r="H17" t="n">
         <v>2480.4</v>
       </c>
       <c r="I17" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>8535</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Козырёк водоотливной</t>
         </is>
@@ -1115,84 +1113,84 @@
       </c>
       <c r="G21" t="n">
         <v>2907.3</v>
       </c>
       <c r="H21" t="n">
         <v>2981.82</v>
       </c>
       <c r="I21" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>8548</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t xml:space="preserve">ЕР </t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>ЕР 1886/1</t>
         </is>
       </c>
-      <c r="D22" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="D22" t="inlineStr"/>
       <c r="E22" t="n">
         <v>15689.28</v>
       </c>
       <c r="F22" t="n">
         <v>12708.3</v>
       </c>
       <c r="G22" t="n">
         <v>13022.1</v>
       </c>
       <c r="H22" t="n">
         <v>13335.84</v>
       </c>
       <c r="I22" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>8549</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t xml:space="preserve">МКН </t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>МКН 64.25М IP54</t>
         </is>
       </c>
-      <c r="D23" t="inlineStr"/>
+      <c r="D23" t="n">
+        <v>25</v>
+      </c>
       <c r="E23" t="n">
         <v>3227.76</v>
       </c>
       <c r="F23" t="n">
         <v>2453.1</v>
       </c>
       <c r="G23" t="n">
         <v>2517.6</v>
       </c>
       <c r="H23" t="n">
         <v>2582.16</v>
       </c>
       <c r="I23" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>8551</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t xml:space="preserve">МКН </t>
         </is>
       </c>
@@ -1211,51 +1209,51 @@
       <c r="G24" t="n">
         <v>1157.52</v>
       </c>
       <c r="H24" t="n">
         <v>1187.22</v>
       </c>
       <c r="I24" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>8554</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Устройства заземления</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>УЗ ЕР600.Устройство заземления</t>
         </is>
       </c>
       <c r="D25" t="n">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="E25" t="n">
         <v>432.3</v>
       </c>
       <c r="F25" t="n">
         <v>367.44</v>
       </c>
       <c r="G25" t="n">
         <v>367.44</v>
       </c>
       <c r="H25" t="n">
         <v>367.44</v>
       </c>
       <c r="I25" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>8555</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t xml:space="preserve">МКН </t>
         </is>
@@ -1462,53 +1460,51 @@
       </c>
       <c r="G32" t="n">
         <v>8456.040000000001</v>
       </c>
       <c r="H32" t="n">
         <v>8659.799999999999</v>
       </c>
       <c r="I32" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
         <v>8571</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Устройства заземления</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Устройство заземления ГРЩ02М</t>
         </is>
       </c>
-      <c r="D33" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="D33" t="inlineStr"/>
       <c r="E33" t="n">
         <v>598.5</v>
       </c>
       <c r="F33" t="n">
         <v>508.68</v>
       </c>
       <c r="G33" t="n">
         <v>508.68</v>
       </c>
       <c r="H33" t="n">
         <v>508.68</v>
       </c>
       <c r="I33" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="n">
         <v>8573</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t xml:space="preserve">ЕР </t>
         </is>
       </c>
@@ -1619,51 +1615,53 @@
       </c>
       <c r="G37" t="n">
         <v>3541.68</v>
       </c>
       <c r="H37" t="n">
         <v>3632.52</v>
       </c>
       <c r="I37" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="n">
         <v>8604</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t xml:space="preserve">МКН </t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>МКН 33.15М IP54</t>
         </is>
       </c>
-      <c r="D38" t="inlineStr"/>
+      <c r="D38" t="n">
+        <v>17</v>
+      </c>
       <c r="E38" t="n">
         <v>1376.76</v>
       </c>
       <c r="F38" t="n">
         <v>1046.34</v>
       </c>
       <c r="G38" t="n">
         <v>1073.82</v>
       </c>
       <c r="H38" t="n">
         <v>1101.36</v>
       </c>
       <c r="I38" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="n">
         <v>8605</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t xml:space="preserve">МКН </t>
         </is>
       </c>
@@ -1681,53 +1679,51 @@
       </c>
       <c r="G39" t="n">
         <v>2756.94</v>
       </c>
       <c r="H39" t="n">
         <v>2827.68</v>
       </c>
       <c r="I39" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="n">
         <v>8608</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t xml:space="preserve">МКН </t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>МКН 642М IP54</t>
         </is>
       </c>
-      <c r="D40" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="D40" t="inlineStr"/>
       <c r="E40" t="n">
         <v>2811.84</v>
       </c>
       <c r="F40" t="n">
         <v>2136.96</v>
       </c>
       <c r="G40" t="n">
         <v>2193.24</v>
       </c>
       <c r="H40" t="n">
         <v>2249.46</v>
       </c>
       <c r="I40" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="n">
         <v>8609</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Козырёк водоотливной</t>
         </is>
       </c>
@@ -1780,53 +1776,51 @@
       </c>
       <c r="G42" t="n">
         <v>770.1</v>
       </c>
       <c r="H42" t="n">
         <v>788.64</v>
       </c>
       <c r="I42" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="n">
         <v>8611</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t xml:space="preserve">ЕР </t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>ЕР 1866/1</t>
         </is>
       </c>
-      <c r="D43" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="D43" t="inlineStr"/>
       <c r="E43" t="n">
         <v>13506.36</v>
       </c>
       <c r="F43" t="n">
         <v>10940.1</v>
       </c>
       <c r="G43" t="n">
         <v>11210.28</v>
       </c>
       <c r="H43" t="n">
         <v>11480.4</v>
       </c>
       <c r="I43" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="n">
         <v>8612</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t xml:space="preserve">Цоколя </t>
         </is>
       </c>
@@ -1875,51 +1869,53 @@
       </c>
       <c r="G45" t="n">
         <v>7404.54</v>
       </c>
       <c r="H45" t="n">
         <v>7582.98</v>
       </c>
       <c r="I45" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="n">
         <v>8616</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t xml:space="preserve">МКН </t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>МКН 55.25М ІР54</t>
         </is>
       </c>
-      <c r="D46" t="inlineStr"/>
+      <c r="D46" t="n">
+        <v>2</v>
+      </c>
       <c r="E46" t="n">
         <v>3281.22</v>
       </c>
       <c r="F46" t="n">
         <v>2493.72</v>
       </c>
       <c r="G46" t="n">
         <v>2559.3</v>
       </c>
       <c r="H46" t="n">
         <v>2624.94</v>
       </c>
       <c r="I46" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="n">
         <v>8624</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Дин рейка</t>
         </is>
       </c>
@@ -2001,51 +1997,53 @@
       </c>
       <c r="G49" t="n">
         <v>1030.98</v>
       </c>
       <c r="H49" t="n">
         <v>1055.82</v>
       </c>
       <c r="I49" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="n">
         <v>8635</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t xml:space="preserve">ЕР </t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>ЕР 2086/1</t>
         </is>
       </c>
-      <c r="D50" t="inlineStr"/>
+      <c r="D50" t="n">
+        <v>3</v>
+      </c>
       <c r="E50" t="n">
         <v>16978.56</v>
       </c>
       <c r="F50" t="n">
         <v>13752.6</v>
       </c>
       <c r="G50" t="n">
         <v>14092.2</v>
       </c>
       <c r="H50" t="n">
         <v>14431.74</v>
       </c>
       <c r="I50" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="n">
         <v>8638</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t xml:space="preserve">МКН </t>
         </is>
       </c>
@@ -2253,51 +2251,53 @@
       </c>
       <c r="G57" t="n">
         <v>1746.78</v>
       </c>
       <c r="H57" t="n">
         <v>1788.84</v>
       </c>
       <c r="I57" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="n">
         <v>8678</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t xml:space="preserve">Цоколя </t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>Цоколь Ц-266 ЕР</t>
         </is>
       </c>
-      <c r="D58" t="inlineStr"/>
+      <c r="D58" t="n">
+        <v>2</v>
+      </c>
       <c r="E58" t="n">
         <v>1947.36</v>
       </c>
       <c r="F58" t="n">
         <v>1577.34</v>
       </c>
       <c r="G58" t="n">
         <v>1616.28</v>
       </c>
       <c r="H58" t="n">
         <v>1655.22</v>
       </c>
       <c r="I58" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="n">
         <v>8680</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>Дин рейка</t>
         </is>
       </c>
@@ -2316,51 +2316,51 @@
       <c r="G59" t="n">
         <v>90.3</v>
       </c>
       <c r="H59" t="n">
         <v>92.45999999999999</v>
       </c>
       <c r="I59" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="n">
         <v>8682</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>Прочее</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>Уголок универсальный (65х73,5)</t>
         </is>
       </c>
       <c r="D60" t="n">
-        <v>251</v>
+        <v>217</v>
       </c>
       <c r="E60" t="n">
         <v>95.04000000000001</v>
       </c>
       <c r="F60" t="n">
         <v>80.76000000000001</v>
       </c>
       <c r="G60" t="n">
         <v>80.76000000000001</v>
       </c>
       <c r="H60" t="n">
         <v>80.76000000000001</v>
       </c>
       <c r="I60" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="n">
         <v>8689</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t xml:space="preserve">МКН </t>
         </is>
@@ -2379,51 +2379,53 @@
       </c>
       <c r="G61" t="n">
         <v>5345.58</v>
       </c>
       <c r="H61" t="n">
         <v>5474.4</v>
       </c>
       <c r="I61" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="n">
         <v>8699</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t xml:space="preserve">МКН </t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>МКН 862М IP54</t>
         </is>
       </c>
-      <c r="D62" t="inlineStr"/>
+      <c r="D62" t="n">
+        <v>7</v>
+      </c>
       <c r="E62" t="n">
         <v>5318.58</v>
       </c>
       <c r="F62" t="n">
         <v>4308</v>
       </c>
       <c r="G62" t="n">
         <v>4414.38</v>
       </c>
       <c r="H62" t="n">
         <v>4520.76</v>
       </c>
       <c r="I62" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="n">
         <v>8713</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t xml:space="preserve">МКН </t>
         </is>
       </c>
@@ -2441,83 +2443,85 @@
       </c>
       <c r="G63" t="n">
         <v>3201.24</v>
       </c>
       <c r="H63" t="n">
         <v>3283.32</v>
       </c>
       <c r="I63" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="n">
         <v>8747</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t xml:space="preserve">МКН </t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>МКН 752М IP54</t>
         </is>
       </c>
-      <c r="D64" t="inlineStr"/>
+      <c r="D64" t="n">
+        <v>10</v>
+      </c>
       <c r="E64" t="n">
         <v>3841.98</v>
       </c>
       <c r="F64" t="n">
         <v>2919.9</v>
       </c>
       <c r="G64" t="n">
         <v>2996.7</v>
       </c>
       <c r="H64" t="n">
         <v>3073.56</v>
       </c>
       <c r="I64" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="n">
         <v>8754</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t xml:space="preserve">МКН </t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>МКН 44.15М IP54</t>
         </is>
       </c>
       <c r="D65" t="n">
-        <v>2</v>
+        <v>27</v>
       </c>
       <c r="E65" t="n">
         <v>2192.34</v>
       </c>
       <c r="F65" t="n">
         <v>1666.14</v>
       </c>
       <c r="G65" t="n">
         <v>1710</v>
       </c>
       <c r="H65" t="n">
         <v>1753.86</v>
       </c>
       <c r="I65" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="n">
         <v>8765</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t xml:space="preserve">МКН </t>
         </is>
@@ -2567,85 +2571,83 @@
       </c>
       <c r="G67" t="n">
         <v>3054.12</v>
       </c>
       <c r="H67" t="n">
         <v>3132.42</v>
       </c>
       <c r="I67" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="n">
         <v>9105</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t xml:space="preserve">МКН </t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>МКН 54.15М ІР54</t>
         </is>
       </c>
-      <c r="D68" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="D68" t="inlineStr"/>
       <c r="E68" t="n">
         <v>2519.43</v>
       </c>
       <c r="F68" t="n">
         <v>1914.72</v>
       </c>
       <c r="G68" t="n">
         <v>1965.12</v>
       </c>
       <c r="H68" t="n">
         <v>2015.52</v>
       </c>
       <c r="I68" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="n">
         <v>9106</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t xml:space="preserve">МКН </t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>МКН 64.15М IP54</t>
         </is>
       </c>
       <c r="D69" t="n">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="E69" t="n">
         <v>2673.24</v>
       </c>
       <c r="F69" t="n">
         <v>2031.66</v>
       </c>
       <c r="G69" t="n">
         <v>2085.12</v>
       </c>
       <c r="H69" t="n">
         <v>2138.58</v>
       </c>
       <c r="I69" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="n">
         <v>9153</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t xml:space="preserve">МКН </t>
         </is>
@@ -3164,51 +3166,53 @@
       </c>
       <c r="G86" t="n">
         <v>10717.86</v>
       </c>
       <c r="H86" t="n">
         <v>10976.1</v>
       </c>
       <c r="I86" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="n">
         <v>10764</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t xml:space="preserve">ЕР </t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>ЕР 1884/1</t>
         </is>
       </c>
-      <c r="D87" t="inlineStr"/>
+      <c r="D87" t="n">
+        <v>3</v>
+      </c>
       <c r="E87" t="n">
         <v>14087.34</v>
       </c>
       <c r="F87" t="n">
         <v>11410.74</v>
       </c>
       <c r="G87" t="n">
         <v>11692.44</v>
       </c>
       <c r="H87" t="n">
         <v>11974.2</v>
       </c>
       <c r="I87" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="n">
         <v>10770</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t xml:space="preserve">ЕР </t>
         </is>
       </c>
@@ -3536,53 +3540,51 @@
       </c>
       <c r="G98" t="n">
         <v>9970.559999999999</v>
       </c>
       <c r="H98" t="n">
         <v>10210.86</v>
       </c>
       <c r="I98" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="n">
         <v>11694</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t xml:space="preserve">ЕР </t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>ЕР 1664/1</t>
         </is>
       </c>
-      <c r="D99" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="D99" t="inlineStr"/>
       <c r="E99" t="n">
         <v>10960.44</v>
       </c>
       <c r="F99" t="n">
         <v>8877.959999999999</v>
       </c>
       <c r="G99" t="n">
         <v>9097.139999999999</v>
       </c>
       <c r="H99" t="n">
         <v>9316.32</v>
       </c>
       <c r="I99" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="n">
         <v>11695</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t xml:space="preserve">ЕР </t>
         </is>
       </c>
@@ -3662,53 +3664,51 @@
       </c>
       <c r="G102" t="n">
         <v>15832.32</v>
       </c>
       <c r="H102" t="n">
         <v>16213.86</v>
       </c>
       <c r="I102" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="n">
         <v>11698</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t xml:space="preserve">ЕР </t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>ЕР 2064/1</t>
         </is>
       </c>
-      <c r="D103" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="D103" t="inlineStr"/>
       <c r="E103" t="n">
         <v>12910.97</v>
       </c>
       <c r="F103" t="n">
         <v>10457.82</v>
       </c>
       <c r="G103" t="n">
         <v>10716.06</v>
       </c>
       <c r="H103" t="n">
         <v>10974.24</v>
       </c>
       <c r="I103" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="n">
         <v>11699</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t xml:space="preserve">ЕР </t>
         </is>
       </c>
@@ -3758,83 +3758,85 @@
       <c r="G105" t="n">
         <v>269.34</v>
       </c>
       <c r="H105" t="n">
         <v>275.82</v>
       </c>
       <c r="I105" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="n">
         <v>11703</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>Монтажные пластины</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
           <t>М 8.150 С</t>
         </is>
       </c>
       <c r="D106" t="n">
-        <v>12</v>
+        <v>46</v>
       </c>
       <c r="E106" t="n">
         <v>450.06</v>
       </c>
       <c r="F106" t="n">
         <v>364.5</v>
       </c>
       <c r="G106" t="n">
         <v>373.5</v>
       </c>
       <c r="H106" t="n">
         <v>382.5</v>
       </c>
       <c r="I106" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="n">
         <v>11704</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>Монтажные пластины</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>М 6.250 С</t>
         </is>
       </c>
-      <c r="D107" t="inlineStr"/>
+      <c r="D107" t="n">
+        <v>22</v>
+      </c>
       <c r="E107" t="n">
         <v>497.34</v>
       </c>
       <c r="F107" t="n">
         <v>402.84</v>
       </c>
       <c r="G107" t="n">
         <v>412.74</v>
       </c>
       <c r="H107" t="n">
         <v>422.7</v>
       </c>
       <c r="I107" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="n">
         <v>11705</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>Монтажные пластины</t>
         </is>
       </c>
@@ -3852,185 +3854,181 @@
       </c>
       <c r="G108" t="n">
         <v>572.4</v>
       </c>
       <c r="H108" t="n">
         <v>586.14</v>
       </c>
       <c r="I108" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="n">
         <v>11857</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t xml:space="preserve">Цоколя </t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
           <t>Цоколь Ц-2104 ЕР</t>
         </is>
       </c>
-      <c r="D109" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="D109" t="inlineStr"/>
       <c r="E109" t="n">
         <v>2192.58</v>
       </c>
       <c r="F109" t="n">
         <v>1775.94</v>
       </c>
       <c r="G109" t="n">
         <v>1819.8</v>
       </c>
       <c r="H109" t="n">
         <v>1863.66</v>
       </c>
       <c r="I109" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="n">
         <v>11858</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t xml:space="preserve">Цоколя </t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
           <t>Цоколь Ц-2124 ЕР</t>
         </is>
       </c>
       <c r="D110" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E110" t="n">
         <v>2433.24</v>
       </c>
       <c r="F110" t="n">
         <v>1970.88</v>
       </c>
       <c r="G110" t="n">
         <v>2019.54</v>
       </c>
       <c r="H110" t="n">
         <v>2068.2</v>
       </c>
       <c r="I110" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="n">
         <v>11859</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t xml:space="preserve">Цоколя </t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t>Цоколь Ц-264 ЕР</t>
         </is>
       </c>
       <c r="D111" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E111" t="n">
         <v>1736.82</v>
       </c>
       <c r="F111" t="n">
         <v>1406.82</v>
       </c>
       <c r="G111" t="n">
         <v>1441.56</v>
       </c>
       <c r="H111" t="n">
         <v>1476.3</v>
       </c>
       <c r="I111" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="n">
         <v>11860</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t xml:space="preserve">Цоколя </t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>Цоколь Ц-284 ЕР</t>
         </is>
       </c>
       <c r="D112" t="n">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="E112" t="n">
         <v>1949.4</v>
       </c>
       <c r="F112" t="n">
         <v>1578.96</v>
       </c>
       <c r="G112" t="n">
         <v>1617.96</v>
       </c>
       <c r="H112" t="n">
         <v>1656.96</v>
       </c>
       <c r="I112" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="n">
         <v>12030</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>Монтажные пластины</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
           <t>М 10.250 С</t>
         </is>
       </c>
-      <c r="D113" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="D113" t="inlineStr"/>
       <c r="E113" t="n">
         <v>882.0599999999999</v>
       </c>
       <c r="F113" t="n">
         <v>714.42</v>
       </c>
       <c r="G113" t="n">
         <v>732.0599999999999</v>
       </c>
       <c r="H113" t="n">
         <v>749.7</v>
       </c>
       <c r="I113" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="n">
         <v>12031</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>Монтажные пластины</t>
         </is>
       </c>
@@ -4048,511 +4046,507 @@
       </c>
       <c r="G114" t="n">
         <v>477.72</v>
       </c>
       <c r="H114" t="n">
         <v>489.24</v>
       </c>
       <c r="I114" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="n">
         <v>12099</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t xml:space="preserve">ЕР </t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
           <t>ЕР 18124/2В</t>
         </is>
       </c>
-      <c r="D115" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="D115" t="inlineStr"/>
       <c r="E115" t="n">
         <v>19448.4</v>
       </c>
       <c r="F115" t="n">
         <v>15753.18</v>
       </c>
       <c r="G115" t="n">
         <v>16142.16</v>
       </c>
       <c r="H115" t="n">
         <v>16531.14</v>
       </c>
       <c r="I115" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="n">
         <v>12128</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>Прочее</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
           <t>СТ-100.65 (стійка таврова)</t>
         </is>
       </c>
-      <c r="D116" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="D116" t="inlineStr"/>
       <c r="E116" t="n">
         <v>73.14</v>
       </c>
       <c r="F116" t="n">
         <v>62.16</v>
       </c>
       <c r="G116" t="n">
         <v>62.16</v>
       </c>
       <c r="H116" t="n">
         <v>62.16</v>
       </c>
       <c r="I116" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="n">
         <v>12129</v>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>Прочее</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
           <t>СТ-150.135 (стійка таврова)</t>
         </is>
       </c>
       <c r="D117" t="n">
-        <v>277</v>
+        <v>107</v>
       </c>
       <c r="E117" t="n">
         <v>101.34</v>
       </c>
       <c r="F117" t="n">
         <v>86.09999999999999</v>
       </c>
       <c r="G117" t="n">
         <v>86.09999999999999</v>
       </c>
       <c r="H117" t="n">
         <v>86.09999999999999</v>
       </c>
       <c r="I117" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="n">
         <v>12148</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>Монтажные пластины</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
           <t>М 6.75</t>
         </is>
       </c>
       <c r="D118" t="n">
-        <v>12</v>
+        <v>48</v>
       </c>
       <c r="E118" t="n">
         <v>233.82</v>
       </c>
       <c r="F118" t="n">
         <v>189.36</v>
       </c>
       <c r="G118" t="n">
         <v>194.04</v>
       </c>
       <c r="H118" t="n">
         <v>198.72</v>
       </c>
       <c r="I118" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="n">
         <v>12149</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>Монтажные пластины</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
           <t>М 8.75</t>
         </is>
       </c>
       <c r="D119" t="n">
-        <v>10</v>
+        <v>78</v>
       </c>
       <c r="E119" t="n">
         <v>324.24</v>
       </c>
       <c r="F119" t="n">
         <v>262.62</v>
       </c>
       <c r="G119" t="n">
         <v>269.1</v>
       </c>
       <c r="H119" t="n">
         <v>275.58</v>
       </c>
       <c r="I119" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="n">
         <v>12150</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>Монтажные пластины</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
           <t>М 10.75</t>
         </is>
       </c>
-      <c r="D120" t="inlineStr"/>
+      <c r="D120" t="n">
+        <v>8</v>
+      </c>
       <c r="E120" t="n">
         <v>414.96</v>
       </c>
       <c r="F120" t="n">
         <v>336.12</v>
       </c>
       <c r="G120" t="n">
         <v>344.4</v>
       </c>
       <c r="H120" t="n">
         <v>352.68</v>
       </c>
       <c r="I120" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="n">
         <v>12151</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>Монтажные пластины</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
           <t>М 12.75</t>
         </is>
       </c>
       <c r="D121" t="n">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="E121" t="n">
         <v>505.86</v>
       </c>
       <c r="F121" t="n">
         <v>409.74</v>
       </c>
       <c r="G121" t="n">
         <v>419.82</v>
       </c>
       <c r="H121" t="n">
         <v>429.96</v>
       </c>
       <c r="I121" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="n">
         <v>12155</v>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>Монтажные пластины</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
           <t>М 6.25</t>
         </is>
       </c>
       <c r="D122" t="n">
-        <v>246</v>
+        <v>213</v>
       </c>
       <c r="E122" t="n">
         <v>101.16</v>
       </c>
       <c r="F122" t="n">
         <v>81.90000000000001</v>
       </c>
       <c r="G122" t="n">
         <v>83.94</v>
       </c>
       <c r="H122" t="n">
         <v>85.98</v>
       </c>
       <c r="I122" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="n">
         <v>12156</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>Монтажные пластины</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
           <t>М 8.25</t>
         </is>
       </c>
       <c r="D123" t="n">
-        <v>460</v>
+        <v>386</v>
       </c>
       <c r="E123" t="n">
         <v>140.46</v>
       </c>
       <c r="F123" t="n">
         <v>113.76</v>
       </c>
       <c r="G123" t="n">
         <v>116.58</v>
       </c>
       <c r="H123" t="n">
         <v>119.34</v>
       </c>
       <c r="I123" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="n">
         <v>12157</v>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>Монтажные пластины</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
           <t>М 10.25</t>
         </is>
       </c>
       <c r="D124" t="n">
-        <v>221</v>
+        <v>185</v>
       </c>
       <c r="E124" t="n">
         <v>179.99</v>
       </c>
       <c r="F124" t="n">
         <v>145.74</v>
       </c>
       <c r="G124" t="n">
         <v>149.34</v>
       </c>
       <c r="H124" t="n">
         <v>152.94</v>
       </c>
       <c r="I124" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="n">
         <v>12158</v>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>Монтажные пластины</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
           <t>М 12.25</t>
         </is>
       </c>
       <c r="D125" t="n">
-        <v>182</v>
+        <v>144</v>
       </c>
       <c r="E125" t="n">
         <v>219.24</v>
       </c>
       <c r="F125" t="n">
         <v>177.54</v>
       </c>
       <c r="G125" t="n">
         <v>181.92</v>
       </c>
       <c r="H125" t="n">
         <v>186.3</v>
       </c>
       <c r="I125" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="n">
         <v>12162</v>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>Монтажные пластины</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t>М 4.75 В</t>
         </is>
       </c>
       <c r="D126" t="n">
-        <v>21</v>
+        <v>63</v>
       </c>
       <c r="E126" t="n">
         <v>157.68</v>
       </c>
       <c r="F126" t="n">
         <v>127.68</v>
       </c>
       <c r="G126" t="n">
         <v>130.86</v>
       </c>
       <c r="H126" t="n">
         <v>133.98</v>
       </c>
       <c r="I126" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="n">
         <v>12163</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>Монтажные пластины</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
           <t>М 6.75 В</t>
         </is>
       </c>
-      <c r="D127" t="inlineStr"/>
+      <c r="D127" t="n">
+        <v>44</v>
+      </c>
       <c r="E127" t="n">
         <v>248.28</v>
       </c>
       <c r="F127" t="n">
         <v>201.06</v>
       </c>
       <c r="G127" t="n">
         <v>206.04</v>
       </c>
       <c r="H127" t="n">
         <v>211.02</v>
       </c>
       <c r="I127" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="n">
         <v>12172</v>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t xml:space="preserve">Цоколя </t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
           <t>Цоколь Ц-1104 ЕР</t>
         </is>
       </c>
-      <c r="D128" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="D128" t="inlineStr"/>
       <c r="E128" t="n">
         <v>1249.32</v>
       </c>
       <c r="F128" t="n">
         <v>1011.9</v>
       </c>
       <c r="G128" t="n">
         <v>1036.92</v>
       </c>
       <c r="H128" t="n">
         <v>1061.88</v>
       </c>
       <c r="I128" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="n">
         <v>12173</v>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t xml:space="preserve">Цоколя </t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
           <t>Цоколь Ц-1124 ЕР</t>
         </is>
       </c>
-      <c r="D129" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="D129" t="inlineStr"/>
       <c r="E129" t="n">
         <v>1369.38</v>
       </c>
       <c r="F129" t="n">
         <v>1109.16</v>
       </c>
       <c r="G129" t="n">
         <v>1136.58</v>
       </c>
       <c r="H129" t="n">
         <v>1163.94</v>
       </c>
       <c r="I129" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="n">
         <v>12174</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t xml:space="preserve">Цоколя </t>
         </is>
       </c>
@@ -4603,85 +4597,83 @@
       </c>
       <c r="G131" t="n">
         <v>935.8200000000001</v>
       </c>
       <c r="H131" t="n">
         <v>958.38</v>
       </c>
       <c r="I131" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="n">
         <v>12176</v>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t xml:space="preserve">Цоколя </t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
           <t>Цоколь Ц-166 ЕР</t>
         </is>
       </c>
-      <c r="D132" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="D132" t="inlineStr"/>
       <c r="E132" t="n">
         <v>1126.56</v>
       </c>
       <c r="F132" t="n">
         <v>912.48</v>
       </c>
       <c r="G132" t="n">
         <v>935.04</v>
       </c>
       <c r="H132" t="n">
         <v>957.54</v>
       </c>
       <c r="I132" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="n">
         <v>12177</v>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t xml:space="preserve">Цоколя </t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
           <t>Цоколь Ц-186 ЕР</t>
         </is>
       </c>
       <c r="D133" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E133" t="n">
         <v>1264.08</v>
       </c>
       <c r="F133" t="n">
         <v>1023.9</v>
       </c>
       <c r="G133" t="n">
         <v>1049.16</v>
       </c>
       <c r="H133" t="n">
         <v>1074.42</v>
       </c>
       <c r="I133" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="n">
         <v>12231</v>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>Монтажные пластины</t>
         </is>
@@ -4701,84 +4693,84 @@
       <c r="G134" t="n">
         <v>0</v>
       </c>
       <c r="H134" t="n">
         <v>0</v>
       </c>
       <c r="I134" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="n">
         <v>12235</v>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>Монтажные пластины</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
           <t>М 12.250 С</t>
         </is>
       </c>
       <c r="D135" t="n">
-        <v>9</v>
+        <v>57</v>
       </c>
       <c r="E135" t="n">
         <v>1074.4</v>
       </c>
       <c r="F135" t="n">
         <v>870.1799999999999</v>
       </c>
       <c r="G135" t="n">
         <v>891.72</v>
       </c>
       <c r="H135" t="n">
         <v>913.2</v>
       </c>
       <c r="I135" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="n">
         <v>12260</v>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>Монтажные пластины</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
           <t>М 12.150 С</t>
         </is>
       </c>
       <c r="D136" t="n">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="E136" t="n">
         <v>701.28</v>
       </c>
       <c r="F136" t="n">
         <v>568.02</v>
       </c>
       <c r="G136" t="n">
         <v>582.0599999999999</v>
       </c>
       <c r="H136" t="n">
         <v>596.04</v>
       </c>
       <c r="I136" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="n">
         <v>12261</v>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t xml:space="preserve">ЕР </t>
         </is>
@@ -4829,181 +4821,183 @@
       <c r="G138" t="n">
         <v>18699.6</v>
       </c>
       <c r="H138" t="n">
         <v>19150.2</v>
       </c>
       <c r="I138" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="n">
         <v>12275</v>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>Лицевые панели</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
           <t>ЛП 425.20-21</t>
         </is>
       </c>
       <c r="D139" t="n">
-        <v>6</v>
+        <v>31</v>
       </c>
       <c r="E139" t="n">
         <v>199.56</v>
       </c>
       <c r="F139" t="n">
         <v>161.64</v>
       </c>
       <c r="G139" t="n">
         <v>165.6</v>
       </c>
       <c r="H139" t="n">
         <v>169.62</v>
       </c>
       <c r="I139" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="n">
         <v>12276</v>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>Лицевые панели</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
           <t>ЛП 500.20-25</t>
         </is>
       </c>
       <c r="D140" t="n">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="E140" t="n">
         <v>234.48</v>
       </c>
       <c r="F140" t="n">
         <v>189.9</v>
       </c>
       <c r="G140" t="n">
         <v>194.58</v>
       </c>
       <c r="H140" t="n">
         <v>199.26</v>
       </c>
       <c r="I140" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="n">
         <v>12277</v>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>Лицевые панели</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
           <t>ЛП 525.20-27</t>
         </is>
       </c>
       <c r="D141" t="n">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="E141" t="n">
         <v>246.12</v>
       </c>
       <c r="F141" t="n">
         <v>199.32</v>
       </c>
       <c r="G141" t="n">
         <v>204.24</v>
       </c>
       <c r="H141" t="n">
         <v>209.16</v>
       </c>
       <c r="I141" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="n">
         <v>12278</v>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>Лицевые панели</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
           <t>ЛП 700.20-36</t>
         </is>
       </c>
-      <c r="D142" t="inlineStr"/>
+      <c r="D142" t="n">
+        <v>10</v>
+      </c>
       <c r="E142" t="n">
         <v>330.42</v>
       </c>
       <c r="F142" t="n">
         <v>267.6</v>
       </c>
       <c r="G142" t="n">
         <v>274.2</v>
       </c>
       <c r="H142" t="n">
         <v>280.86</v>
       </c>
       <c r="I142" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="n">
         <v>12279</v>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>Лицевые панели</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
           <t>ЛП 425.15-21</t>
         </is>
       </c>
       <c r="D143" t="n">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E143" t="n">
         <v>152.27</v>
       </c>
       <c r="F143" t="n">
         <v>123.3</v>
       </c>
       <c r="G143" t="n">
         <v>126.3</v>
       </c>
       <c r="H143" t="n">
         <v>129.36</v>
       </c>
       <c r="I143" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="n">
         <v>12280</v>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>Лицевые панели</t>
         </is>
@@ -5025,51 +5019,51 @@
       <c r="G144" t="n">
         <v>149.28</v>
       </c>
       <c r="H144" t="n">
         <v>152.88</v>
       </c>
       <c r="I144" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="n">
         <v>12281</v>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>Лицевые панели</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
           <t>ЛП 525.15-27</t>
         </is>
       </c>
       <c r="D145" t="n">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="E145" t="n">
         <v>189.18</v>
       </c>
       <c r="F145" t="n">
         <v>153.24</v>
       </c>
       <c r="G145" t="n">
         <v>157.02</v>
       </c>
       <c r="H145" t="n">
         <v>160.8</v>
       </c>
       <c r="I145" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="n">
         <v>12282</v>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>Лицевые панели</t>
         </is>
@@ -5091,183 +5085,181 @@
       <c r="G146" t="n">
         <v>209.22</v>
       </c>
       <c r="H146" t="n">
         <v>214.26</v>
       </c>
       <c r="I146" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="n">
         <v>12283</v>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>Лицевые панели</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
           <t>ЛП 425.20-С</t>
         </is>
       </c>
       <c r="D147" t="n">
-        <v>7</v>
+        <v>23</v>
       </c>
       <c r="E147" t="n">
         <v>199.56</v>
       </c>
       <c r="F147" t="n">
         <v>161.64</v>
       </c>
       <c r="G147" t="n">
         <v>165.6</v>
       </c>
       <c r="H147" t="n">
         <v>169.62</v>
       </c>
       <c r="I147" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="n">
         <v>12284</v>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>Лицевые панели</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
           <t>ЛП 500.20-С</t>
         </is>
       </c>
       <c r="D148" t="n">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="E148" t="n">
         <v>234.48</v>
       </c>
       <c r="F148" t="n">
         <v>189.9</v>
       </c>
       <c r="G148" t="n">
         <v>194.58</v>
       </c>
       <c r="H148" t="n">
         <v>199.26</v>
       </c>
       <c r="I148" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="n">
         <v>12285</v>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>Лицевые панели</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
           <t>ЛП 525.20-С</t>
         </is>
       </c>
-      <c r="D149" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="D149" t="inlineStr"/>
       <c r="E149" t="n">
         <v>246.14</v>
       </c>
       <c r="F149" t="n">
         <v>199.32</v>
       </c>
       <c r="G149" t="n">
         <v>204.24</v>
       </c>
       <c r="H149" t="n">
         <v>209.16</v>
       </c>
       <c r="I149" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="n">
         <v>12286</v>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>Лицевые панели</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
           <t>ЛП 700.20-С</t>
         </is>
       </c>
       <c r="D150" t="n">
-        <v>4</v>
+        <v>25</v>
       </c>
       <c r="E150" t="n">
         <v>330.44</v>
       </c>
       <c r="F150" t="n">
         <v>267.6</v>
       </c>
       <c r="G150" t="n">
         <v>274.2</v>
       </c>
       <c r="H150" t="n">
         <v>280.86</v>
       </c>
       <c r="I150" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="n">
         <v>12287</v>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>Лицевые панели</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
           <t>ЛП 425.15-С</t>
         </is>
       </c>
       <c r="D151" t="n">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="E151" t="n">
         <v>152.22</v>
       </c>
       <c r="F151" t="n">
         <v>123.3</v>
       </c>
       <c r="G151" t="n">
         <v>126.3</v>
       </c>
       <c r="H151" t="n">
         <v>129.36</v>
       </c>
       <c r="I151" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="n">
         <v>12288</v>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>Лицевые панели</t>
         </is>
@@ -5286,51 +5278,53 @@
       </c>
       <c r="G152" t="n">
         <v>149.28</v>
       </c>
       <c r="H152" t="n">
         <v>152.88</v>
       </c>
       <c r="I152" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="n">
         <v>12289</v>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>Лицевые панели</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
           <t>ЛП 525.15-С</t>
         </is>
       </c>
-      <c r="D153" t="inlineStr"/>
+      <c r="D153" t="n">
+        <v>18</v>
+      </c>
       <c r="E153" t="n">
         <v>189.18</v>
       </c>
       <c r="F153" t="n">
         <v>153.24</v>
       </c>
       <c r="G153" t="n">
         <v>157.02</v>
       </c>
       <c r="H153" t="n">
         <v>160.8</v>
       </c>
       <c r="I153" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="n">
         <v>12290</v>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>Лицевые панели</t>
         </is>
       </c>
@@ -5381,85 +5375,83 @@
       </c>
       <c r="G155" t="n">
         <v>1236.06</v>
       </c>
       <c r="H155" t="n">
         <v>1265.82</v>
       </c>
       <c r="I155" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="n">
         <v>12345</v>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t xml:space="preserve">Цоколя </t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
           <t>Цоколь Ц-1106 ЕР</t>
         </is>
       </c>
-      <c r="D156" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="D156" t="inlineStr"/>
       <c r="E156" t="n">
         <v>1369.02</v>
       </c>
       <c r="F156" t="n">
         <v>1108.86</v>
       </c>
       <c r="G156" t="n">
         <v>1136.28</v>
       </c>
       <c r="H156" t="n">
         <v>1163.64</v>
       </c>
       <c r="I156" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="n">
         <v>12484</v>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t xml:space="preserve">Цоколя </t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
           <t>Цоколь Ц-286 ЕР</t>
         </is>
       </c>
       <c r="D157" t="n">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="E157" t="n">
         <v>2188.98</v>
       </c>
       <c r="F157" t="n">
         <v>1773.06</v>
       </c>
       <c r="G157" t="n">
         <v>1816.8</v>
       </c>
       <c r="H157" t="n">
         <v>1860.6</v>
       </c>
       <c r="I157" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="n">
         <v>12485</v>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t xml:space="preserve">Цоколя </t>
         </is>
@@ -5509,86 +5501,82 @@
       </c>
       <c r="G159" t="n">
         <v>2218.2</v>
       </c>
       <c r="H159" t="n">
         <v>2271.66</v>
       </c>
       <c r="I159" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="n">
         <v>12487</v>
       </c>
       <c r="B160" t="inlineStr">
         <is>
           <t>Монтажные пластины</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
           <t>М 5.150 С</t>
         </is>
       </c>
-      <c r="D160" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="D160" t="inlineStr"/>
       <c r="E160" t="n">
         <v>261.7</v>
       </c>
       <c r="F160" t="n">
         <v>211.92</v>
       </c>
       <c r="G160" t="n">
         <v>217.14</v>
       </c>
       <c r="H160" t="n">
         <v>222.36</v>
       </c>
       <c r="I160" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="n">
         <v>12488</v>
       </c>
       <c r="B161" t="inlineStr">
         <is>
           <t>Монтажные пластины</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
           <t>М 5.250 С</t>
         </is>
       </c>
-      <c r="D161" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="D161" t="inlineStr"/>
       <c r="E161" t="n">
         <v>401.31</v>
       </c>
       <c r="F161" t="n">
         <v>325.02</v>
       </c>
       <c r="G161" t="n">
         <v>333.06</v>
       </c>
       <c r="H161" t="n">
         <v>341.04</v>
       </c>
       <c r="I161" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="n">
         <v>12526</v>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>Монтажные панели МП/МПС</t>
         </is>
       </c>
@@ -5638,150 +5626,150 @@
       <c r="G163" t="n">
         <v>1413.9</v>
       </c>
       <c r="H163" t="n">
         <v>1447.98</v>
       </c>
       <c r="I163" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="n">
         <v>12528</v>
       </c>
       <c r="B164" t="inlineStr">
         <is>
           <t>Монтажные панели МП/МПС</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
           <t>МПС 146 Панель монтажная (оц)</t>
         </is>
       </c>
       <c r="D164" t="n">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="E164" t="n">
         <v>2004.84</v>
       </c>
       <c r="F164" t="n">
         <v>1623.9</v>
       </c>
       <c r="G164" t="n">
         <v>1663.98</v>
       </c>
       <c r="H164" t="n">
         <v>1704.06</v>
       </c>
       <c r="I164" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="n">
         <v>12529</v>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <t>Монтажные панели МП/МПС</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
           <t>МПС 166 Панель монтажная (оц)</t>
         </is>
       </c>
       <c r="D165" t="n">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="E165" t="n">
         <v>2306.4</v>
       </c>
       <c r="F165" t="n">
         <v>1868.16</v>
       </c>
       <c r="G165" t="n">
         <v>1914.3</v>
       </c>
       <c r="H165" t="n">
         <v>1960.44</v>
       </c>
       <c r="I165" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="n">
         <v>12543</v>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t>Монтажные пластины</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
           <t>М 7.25 В</t>
         </is>
       </c>
       <c r="D166" t="n">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E166" t="n">
         <v>127.32</v>
       </c>
       <c r="F166" t="n">
         <v>103.08</v>
       </c>
       <c r="G166" t="n">
         <v>105.66</v>
       </c>
       <c r="H166" t="n">
         <v>108.18</v>
       </c>
       <c r="I166" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="n">
         <v>12544</v>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>Монтажные пластины</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
           <t>М 7.75 В</t>
         </is>
       </c>
       <c r="D167" t="n">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E167" t="n">
         <v>293.94</v>
       </c>
       <c r="F167" t="n">
         <v>238.08</v>
       </c>
       <c r="G167" t="n">
         <v>243.96</v>
       </c>
       <c r="H167" t="n">
         <v>249.84</v>
       </c>
       <c r="I167" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="n">
         <v>12575</v>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t xml:space="preserve">МКС </t>
         </is>
@@ -5800,51 +5788,53 @@
       </c>
       <c r="G168" t="n">
         <v>4210.38</v>
       </c>
       <c r="H168" t="n">
         <v>4311.84</v>
       </c>
       <c r="I168" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="n">
         <v>12576</v>
       </c>
       <c r="B169" t="inlineStr">
         <is>
           <t xml:space="preserve">МКС </t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
           <t>МКС 1263 IP54 (без МП)</t>
         </is>
       </c>
-      <c r="D169" t="inlineStr"/>
+      <c r="D169" t="n">
+        <v>7</v>
+      </c>
       <c r="E169" t="n">
         <v>5907</v>
       </c>
       <c r="F169" t="n">
         <v>4784.64</v>
       </c>
       <c r="G169" t="n">
         <v>4902.78</v>
       </c>
       <c r="H169" t="n">
         <v>5020.92</v>
       </c>
       <c r="I169" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="n">
         <v>12577</v>
       </c>
       <c r="B170" t="inlineStr">
         <is>
           <t xml:space="preserve">МКС </t>
         </is>
       </c>
@@ -5924,115 +5914,119 @@
       </c>
       <c r="G172" t="n">
         <v>6825.96</v>
       </c>
       <c r="H172" t="n">
         <v>6990.42</v>
       </c>
       <c r="I172" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="n">
         <v>12580</v>
       </c>
       <c r="B173" t="inlineStr">
         <is>
           <t xml:space="preserve">МКС </t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
           <t>МКС 1673 IP54 (без МП)</t>
         </is>
       </c>
-      <c r="D173" t="inlineStr"/>
+      <c r="D173" t="n">
+        <v>2</v>
+      </c>
       <c r="E173" t="n">
         <v>8386.940000000001</v>
       </c>
       <c r="F173" t="n">
         <v>6793.38</v>
       </c>
       <c r="G173" t="n">
         <v>6961.14</v>
       </c>
       <c r="H173" t="n">
         <v>7128.84</v>
       </c>
       <c r="I173" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="n">
         <v>12582</v>
       </c>
       <c r="B174" t="inlineStr">
         <is>
           <t>Кронштейны</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
           <t>Кронштейн рейки DIN 425</t>
         </is>
       </c>
       <c r="D174" t="n">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="E174" t="n">
         <v>220.5</v>
       </c>
       <c r="F174" t="n">
         <v>178.56</v>
       </c>
       <c r="G174" t="n">
         <v>183</v>
       </c>
       <c r="H174" t="n">
         <v>187.38</v>
       </c>
       <c r="I174" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="n">
         <v>12583</v>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>Кронштейны</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
           <t>Кронштейн рейки DIN 525</t>
         </is>
       </c>
-      <c r="D175" t="inlineStr"/>
+      <c r="D175" t="n">
+        <v>68</v>
+      </c>
       <c r="E175" t="n">
         <v>258.36</v>
       </c>
       <c r="F175" t="n">
         <v>209.22</v>
       </c>
       <c r="G175" t="n">
         <v>214.44</v>
       </c>
       <c r="H175" t="n">
         <v>219.6</v>
       </c>
       <c r="I175" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="n">
         <v>12584</v>
       </c>
       <c r="B176" t="inlineStr">
         <is>
           <t>Кронштейны</t>
         </is>
       </c>
@@ -6119,147 +6113,151 @@
       <c r="G178" t="n">
         <v>206.52</v>
       </c>
       <c r="H178" t="n">
         <v>211.5</v>
       </c>
       <c r="I178" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="n">
         <v>12587</v>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>Кронштейны</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
           <t>Кронштейн рейки DIN 700</t>
         </is>
       </c>
       <c r="D179" t="n">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="E179" t="n">
         <v>324.18</v>
       </c>
       <c r="F179" t="n">
         <v>262.56</v>
       </c>
       <c r="G179" t="n">
         <v>269.04</v>
       </c>
       <c r="H179" t="n">
         <v>275.52</v>
       </c>
       <c r="I179" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="n">
         <v>12589</v>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>Монтажные пластины</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
           <t>М 7.150 В</t>
         </is>
       </c>
-      <c r="D180" t="inlineStr"/>
+      <c r="D180" t="n">
+        <v>16</v>
+      </c>
       <c r="E180" t="n">
         <v>407.46</v>
       </c>
       <c r="F180" t="n">
         <v>330</v>
       </c>
       <c r="G180" t="n">
         <v>338.16</v>
       </c>
       <c r="H180" t="n">
         <v>346.32</v>
       </c>
       <c r="I180" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="n">
         <v>12590</v>
       </c>
       <c r="B181" t="inlineStr">
         <is>
           <t>Монтажные пластины</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
           <t>М 7.250 В</t>
         </is>
       </c>
       <c r="D181" t="n">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="E181" t="n">
         <v>624.36</v>
       </c>
       <c r="F181" t="n">
         <v>505.68</v>
       </c>
       <c r="G181" t="n">
         <v>518.22</v>
       </c>
       <c r="H181" t="n">
         <v>530.7</v>
       </c>
       <c r="I181" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="n">
         <v>12591</v>
       </c>
       <c r="B182" t="inlineStr">
         <is>
           <t>Монтажные пластины</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
           <t>М 6.150 В</t>
         </is>
       </c>
-      <c r="D182" t="inlineStr"/>
+      <c r="D182" t="n">
+        <v>39</v>
+      </c>
       <c r="E182" t="n">
         <v>344.52</v>
       </c>
       <c r="F182" t="n">
         <v>279.06</v>
       </c>
       <c r="G182" t="n">
         <v>285.9</v>
       </c>
       <c r="H182" t="n">
         <v>292.8</v>
       </c>
       <c r="I182" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="n">
         <v>12592</v>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>Монтажные пластины</t>
         </is>
       </c>
@@ -6342,117 +6340,117 @@
       <c r="G185" t="n">
         <v>193.98</v>
       </c>
       <c r="H185" t="n">
         <v>198.66</v>
       </c>
       <c r="I185" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="n">
         <v>12595</v>
       </c>
       <c r="B186" t="inlineStr">
         <is>
           <t>Лицевые панели</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
           <t>ЛП 550.15-28</t>
         </is>
       </c>
       <c r="D186" t="n">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="E186" t="n">
         <v>197.95</v>
       </c>
       <c r="F186" t="n">
         <v>160.32</v>
       </c>
       <c r="G186" t="n">
         <v>164.28</v>
       </c>
       <c r="H186" t="n">
         <v>168.24</v>
       </c>
       <c r="I186" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="n">
         <v>12596</v>
       </c>
       <c r="B187" t="inlineStr">
         <is>
           <t>Лицевые панели</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
           <t>ЛП 550.20-С</t>
         </is>
       </c>
       <c r="D187" t="n">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="E187" t="n">
         <v>258.96</v>
       </c>
       <c r="F187" t="n">
         <v>209.76</v>
       </c>
       <c r="G187" t="n">
         <v>214.92</v>
       </c>
       <c r="H187" t="n">
         <v>220.08</v>
       </c>
       <c r="I187" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="n">
         <v>12727</v>
       </c>
       <c r="B188" t="inlineStr">
         <is>
           <t>Козырёк водоотливной</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
           <t>ВК64 Козырек водоотливной</t>
         </is>
       </c>
       <c r="D188" t="n">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="E188" t="n">
         <v>1224.18</v>
       </c>
       <c r="F188" t="n">
         <v>991.5599999999999</v>
       </c>
       <c r="G188" t="n">
         <v>1016.04</v>
       </c>
       <c r="H188" t="n">
         <v>1040.52</v>
       </c>
       <c r="I188" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="n">
         <v>12801</v>
       </c>
       <c r="B189" t="inlineStr">
         <is>
           <t xml:space="preserve">ЕР </t>
         </is>
@@ -6751,149 +6749,151 @@
       <c r="G198" t="n">
         <v>6604.32</v>
       </c>
       <c r="H198" t="n">
         <v>6763.44</v>
       </c>
       <c r="I198" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="n">
         <v>12850</v>
       </c>
       <c r="B199" t="inlineStr">
         <is>
           <t>Монтажные пластины</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
           <t>М 8.25 В</t>
         </is>
       </c>
       <c r="D199" t="n">
-        <v>207</v>
+        <v>110</v>
       </c>
       <c r="E199" t="n">
         <v>146.82</v>
       </c>
       <c r="F199" t="n">
         <v>118.92</v>
       </c>
       <c r="G199" t="n">
         <v>121.86</v>
       </c>
       <c r="H199" t="n">
         <v>124.8</v>
       </c>
       <c r="I199" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="n">
         <v>12852</v>
       </c>
       <c r="B200" t="inlineStr">
         <is>
           <t xml:space="preserve">Цоколя </t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
           <t>Цоколь Ц-183 МК</t>
         </is>
       </c>
       <c r="D200" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E200" t="n">
         <v>1056.48</v>
       </c>
       <c r="F200" t="n">
         <v>855.72</v>
       </c>
       <c r="G200" t="n">
         <v>876.84</v>
       </c>
       <c r="H200" t="n">
         <v>897.96</v>
       </c>
       <c r="I200" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="n">
         <v>12858</v>
       </c>
       <c r="B201" t="inlineStr">
         <is>
           <t>Стойки монтажные</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
           <t>Стойка монтажная СМ 18.75Т</t>
         </is>
       </c>
       <c r="D201" t="n">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="E201" t="n">
         <v>625.2</v>
       </c>
       <c r="F201" t="n">
         <v>506.4</v>
       </c>
       <c r="G201" t="n">
         <v>518.88</v>
       </c>
       <c r="H201" t="n">
         <v>531.42</v>
       </c>
       <c r="I201" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="n">
         <v>12859</v>
       </c>
       <c r="B202" t="inlineStr">
         <is>
           <t>Стойки монтажные</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
           <t>Стойка монтажная СМ 20.75Т</t>
         </is>
       </c>
-      <c r="D202" t="inlineStr"/>
+      <c r="D202" t="n">
+        <v>53</v>
+      </c>
       <c r="E202" t="n">
         <v>697.62</v>
       </c>
       <c r="F202" t="n">
         <v>565.02</v>
       </c>
       <c r="G202" t="n">
         <v>579</v>
       </c>
       <c r="H202" t="n">
         <v>592.98</v>
       </c>
       <c r="I202" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="n">
         <v>12860</v>
       </c>
       <c r="B203" t="inlineStr">
         <is>
           <t>Стойки монтажные</t>
         </is>
       </c>
@@ -7042,118 +7042,116 @@
       <c r="G207" t="n">
         <v>725.1</v>
       </c>
       <c r="H207" t="n">
         <v>742.5599999999999</v>
       </c>
       <c r="I207" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="n">
         <v>13051</v>
       </c>
       <c r="B208" t="inlineStr">
         <is>
           <t>Прочее</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
           <t>Уголок монтажный (82х20х20мм)</t>
         </is>
       </c>
       <c r="D208" t="n">
-        <v>260</v>
+        <v>178</v>
       </c>
       <c r="E208" t="n">
         <v>54</v>
       </c>
       <c r="F208" t="n">
         <v>45.9</v>
       </c>
       <c r="G208" t="n">
         <v>45.9</v>
       </c>
       <c r="H208" t="n">
         <v>45.9</v>
       </c>
       <c r="I208" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="n">
         <v>13052</v>
       </c>
       <c r="B209" t="inlineStr">
         <is>
           <t>Прочее</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
           <t>Уголок фасадный (40х25х20 мм)</t>
         </is>
       </c>
       <c r="D209" t="n">
-        <v>210</v>
+        <v>190</v>
       </c>
       <c r="E209" t="n">
         <v>32.76</v>
       </c>
       <c r="F209" t="n">
         <v>27.84</v>
       </c>
       <c r="G209" t="n">
         <v>27.84</v>
       </c>
       <c r="H209" t="n">
         <v>27.84</v>
       </c>
       <c r="I209" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="n">
         <v>13074</v>
       </c>
       <c r="B210" t="inlineStr">
         <is>
           <t>Лицевые панели</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
           <t>ЛП 550.20-28</t>
         </is>
       </c>
-      <c r="D210" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="D210" t="inlineStr"/>
       <c r="E210" t="n">
         <v>258.96</v>
       </c>
       <c r="F210" t="n">
         <v>209.76</v>
       </c>
       <c r="G210" t="n">
         <v>214.92</v>
       </c>
       <c r="H210" t="n">
         <v>220.08</v>
       </c>
       <c r="I210" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="n">
         <v>13075</v>
       </c>
       <c r="B211" t="inlineStr">
         <is>
           <t>Лицевые панели</t>
         </is>
       </c>
@@ -7236,117 +7234,117 @@
       <c r="G213" t="n">
         <v>826.86</v>
       </c>
       <c r="H213" t="n">
         <v>846.78</v>
       </c>
       <c r="I213" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="n">
         <v>13114</v>
       </c>
       <c r="B214" t="inlineStr">
         <is>
           <t xml:space="preserve">Цоколя </t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
           <t>Цоколь Ц-164 МК</t>
         </is>
       </c>
       <c r="D214" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E214" t="n">
         <v>1009.56</v>
       </c>
       <c r="F214" t="n">
         <v>817.74</v>
       </c>
       <c r="G214" t="n">
         <v>837.9</v>
       </c>
       <c r="H214" t="n">
         <v>858.12</v>
       </c>
       <c r="I214" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="n">
         <v>13115</v>
       </c>
       <c r="B215" t="inlineStr">
         <is>
           <t xml:space="preserve">Цоколя </t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
           <t>Цоколь Ц-264 МК</t>
         </is>
       </c>
       <c r="D215" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E215" t="n">
         <v>1679.88</v>
       </c>
       <c r="F215" t="n">
         <v>1360.68</v>
       </c>
       <c r="G215" t="n">
         <v>1394.28</v>
       </c>
       <c r="H215" t="n">
         <v>1427.88</v>
       </c>
       <c r="I215" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="n">
         <v>13116</v>
       </c>
       <c r="B216" t="inlineStr">
         <is>
           <t xml:space="preserve">Цоколя </t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
           <t>Цоколь Ц-284 МК</t>
         </is>
       </c>
       <c r="D216" t="n">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="E216" t="n">
         <v>1921.56</v>
       </c>
       <c r="F216" t="n">
         <v>1556.46</v>
       </c>
       <c r="G216" t="n">
         <v>1594.86</v>
       </c>
       <c r="H216" t="n">
         <v>1633.32</v>
       </c>
       <c r="I216" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="n">
         <v>13117</v>
       </c>
       <c r="B217" t="inlineStr">
         <is>
           <t xml:space="preserve">Цоколя </t>
         </is>
@@ -7365,51 +7363,53 @@
       </c>
       <c r="G217" t="n">
         <v>938.1</v>
       </c>
       <c r="H217" t="n">
         <v>960.72</v>
       </c>
       <c r="I217" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="n">
         <v>13138</v>
       </c>
       <c r="B218" t="inlineStr">
         <is>
           <t xml:space="preserve">МКС </t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
           <t>МКС 1884 IP54 (без МП)</t>
         </is>
       </c>
-      <c r="D218" t="inlineStr"/>
+      <c r="D218" t="n">
+        <v>15</v>
+      </c>
       <c r="E218" t="n">
         <v>11734.57</v>
       </c>
       <c r="F218" t="n">
         <v>9504.959999999999</v>
       </c>
       <c r="G218" t="n">
         <v>9739.68</v>
       </c>
       <c r="H218" t="n">
         <v>9974.34</v>
       </c>
       <c r="I218" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="n">
         <v>13139</v>
       </c>
       <c r="B219" t="inlineStr">
         <is>
           <t>Монтажные пластины</t>
         </is>
       </c>
@@ -7459,211 +7459,217 @@
       <c r="G220" t="n">
         <v>978.78</v>
       </c>
       <c r="H220" t="n">
         <v>1002.36</v>
       </c>
       <c r="I220" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="n">
         <v>13213</v>
       </c>
       <c r="B221" t="inlineStr">
         <is>
           <t>Монтажные пластины</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
           <t>М 8.75 В</t>
         </is>
       </c>
       <c r="D221" t="n">
-        <v>70</v>
+        <v>29</v>
       </c>
       <c r="E221" t="n">
         <v>339.06</v>
       </c>
       <c r="F221" t="n">
         <v>274.62</v>
       </c>
       <c r="G221" t="n">
         <v>281.4</v>
       </c>
       <c r="H221" t="n">
         <v>288.18</v>
       </c>
       <c r="I221" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="n">
         <v>13228</v>
       </c>
       <c r="B222" t="inlineStr">
         <is>
           <t xml:space="preserve">МКН </t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
           <t>МКН 753М IP54</t>
         </is>
       </c>
-      <c r="D222" t="inlineStr"/>
+      <c r="D222" t="n">
+        <v>5</v>
+      </c>
       <c r="E222" t="n">
         <v>4494.84</v>
       </c>
       <c r="F222" t="n">
         <v>3416.04</v>
       </c>
       <c r="G222" t="n">
         <v>3505.98</v>
       </c>
       <c r="H222" t="n">
         <v>3595.86</v>
       </c>
       <c r="I222" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="n">
         <v>13241</v>
       </c>
       <c r="B223" t="inlineStr">
         <is>
           <t xml:space="preserve">МКН </t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
           <t>МКН 12103М IP54</t>
         </is>
       </c>
-      <c r="D223" t="inlineStr"/>
+      <c r="D223" t="n">
+        <v>3</v>
+      </c>
       <c r="E223" t="n">
         <v>12430.97</v>
       </c>
       <c r="F223" t="n">
         <v>10069.02</v>
       </c>
       <c r="G223" t="n">
         <v>10317.66</v>
       </c>
       <c r="H223" t="n">
         <v>10566.24</v>
       </c>
       <c r="I223" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="n">
         <v>13328</v>
       </c>
       <c r="B224" t="inlineStr">
         <is>
           <t>Пластины монтажные</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
           <t>ПМ 6.25 Т. Пластина монтажна</t>
         </is>
       </c>
       <c r="D224" t="n">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E224" t="n">
         <v>125.06</v>
       </c>
       <c r="F224" t="n">
         <v>101.28</v>
       </c>
       <c r="G224" t="n">
         <v>103.74</v>
       </c>
       <c r="H224" t="n">
         <v>106.26</v>
       </c>
       <c r="I224" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="n">
         <v>13329</v>
       </c>
       <c r="B225" t="inlineStr">
         <is>
           <t>Пластины монтажные</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
           <t>ПМ 8.25 Т. Пластина монтажна</t>
         </is>
       </c>
       <c r="D225" t="n">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E225" t="n">
         <v>167.52</v>
       </c>
       <c r="F225" t="n">
         <v>135.66</v>
       </c>
       <c r="G225" t="n">
         <v>139.02</v>
       </c>
       <c r="H225" t="n">
         <v>142.38</v>
       </c>
       <c r="I225" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="n">
         <v>13330</v>
       </c>
       <c r="B226" t="inlineStr">
         <is>
           <t>Пластины монтажные</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
           <t>ПМ 10.25 Т. Пластина монтажна</t>
         </is>
       </c>
-      <c r="D226" t="inlineStr"/>
+      <c r="D226" t="n">
+        <v>5</v>
+      </c>
       <c r="E226" t="n">
         <v>207.12</v>
       </c>
       <c r="F226" t="n">
         <v>167.76</v>
       </c>
       <c r="G226" t="n">
         <v>171.9</v>
       </c>
       <c r="H226" t="n">
         <v>176.04</v>
       </c>
       <c r="I226" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="n">
         <v>13331</v>
       </c>
       <c r="B227" t="inlineStr">
         <is>
           <t>Пластины монтажные</t>
         </is>
       </c>
@@ -7684,84 +7690,84 @@
       <c r="G227" t="n">
         <v>208.8</v>
       </c>
       <c r="H227" t="n">
         <v>213.84</v>
       </c>
       <c r="I227" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="n">
         <v>13332</v>
       </c>
       <c r="B228" t="inlineStr">
         <is>
           <t>Пластины монтажные</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
           <t>ПМ 3.25 Т Пластина монтажна (поперечна)</t>
         </is>
       </c>
       <c r="D228" t="n">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="E228" t="n">
         <v>61.74</v>
       </c>
       <c r="F228" t="n">
         <v>49.98</v>
       </c>
       <c r="G228" t="n">
         <v>51.24</v>
       </c>
       <c r="H228" t="n">
         <v>52.44</v>
       </c>
       <c r="I228" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="n">
         <v>13333</v>
       </c>
       <c r="B229" t="inlineStr">
         <is>
           <t>Пластины монтажные</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
           <t>ПМ 5.25 Т Пластина монтажна (поперечна)</t>
         </is>
       </c>
       <c r="D229" t="n">
-        <v>25</v>
+        <v>3</v>
       </c>
       <c r="E229" t="n">
         <v>104.16</v>
       </c>
       <c r="F229" t="n">
         <v>84.36</v>
       </c>
       <c r="G229" t="n">
         <v>86.40000000000001</v>
       </c>
       <c r="H229" t="n">
         <v>88.5</v>
       </c>
       <c r="I229" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="n">
         <v>13334</v>
       </c>
       <c r="B230" t="inlineStr">
         <is>
           <t xml:space="preserve">Пластины монтажныеПМ </t>
         </is>
@@ -7783,249 +7789,249 @@
       <c r="G230" t="n">
         <v>121.44</v>
       </c>
       <c r="H230" t="n">
         <v>124.38</v>
       </c>
       <c r="I230" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="n">
         <v>13335</v>
       </c>
       <c r="B231" t="inlineStr">
         <is>
           <t>Пластины монтажные</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
           <t>ПМ 6.75 Т. Пластина монтажна</t>
         </is>
       </c>
       <c r="D231" t="n">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="E231" t="n">
         <v>218.1</v>
       </c>
       <c r="F231" t="n">
         <v>176.64</v>
       </c>
       <c r="G231" t="n">
         <v>181.02</v>
       </c>
       <c r="H231" t="n">
         <v>185.34</v>
       </c>
       <c r="I231" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="n">
         <v>13336</v>
       </c>
       <c r="B232" t="inlineStr">
         <is>
           <t>Пластины монтажные</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
           <t>ПМ 8.75 Т. Пластина монтажна</t>
         </is>
       </c>
       <c r="D232" t="n">
-        <v>20</v>
+        <v>72</v>
       </c>
       <c r="E232" t="n">
         <v>291.48</v>
       </c>
       <c r="F232" t="n">
         <v>236.1</v>
       </c>
       <c r="G232" t="n">
         <v>241.92</v>
       </c>
       <c r="H232" t="n">
         <v>247.74</v>
       </c>
       <c r="I232" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="n">
         <v>13337</v>
       </c>
       <c r="B233" t="inlineStr">
         <is>
           <t>Пластины монтажные</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
           <t>ПМ 10.75 Т. Пластина монтажна</t>
         </is>
       </c>
       <c r="D233" t="n">
-        <v>14</v>
+        <v>39</v>
       </c>
       <c r="E233" t="n">
         <v>360.48</v>
       </c>
       <c r="F233" t="n">
         <v>291.96</v>
       </c>
       <c r="G233" t="n">
         <v>299.16</v>
       </c>
       <c r="H233" t="n">
         <v>306.36</v>
       </c>
       <c r="I233" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="n">
         <v>13338</v>
       </c>
       <c r="B234" t="inlineStr">
         <is>
           <t>Пластины монтажные</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
           <t>ПМ 12.75 Т. Пластина монтажна</t>
         </is>
       </c>
       <c r="D234" t="n">
-        <v>16</v>
+        <v>56</v>
       </c>
       <c r="E234" t="n">
         <v>438.12</v>
       </c>
       <c r="F234" t="n">
         <v>354.84</v>
       </c>
       <c r="G234" t="n">
         <v>363.6</v>
       </c>
       <c r="H234" t="n">
         <v>372.36</v>
       </c>
       <c r="I234" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="n">
         <v>13339</v>
       </c>
       <c r="B235" t="inlineStr">
         <is>
           <t>Пластины монтажные</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
           <t>ПМ 3.75 Т Пластина монтажна (поперечна)</t>
         </is>
       </c>
       <c r="D235" t="n">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="E235" t="n">
         <v>107.7</v>
       </c>
       <c r="F235" t="n">
         <v>87.23999999999999</v>
       </c>
       <c r="G235" t="n">
         <v>89.34</v>
       </c>
       <c r="H235" t="n">
         <v>91.5</v>
       </c>
       <c r="I235" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="n">
         <v>13340</v>
       </c>
       <c r="B236" t="inlineStr">
         <is>
           <t>Пластины монтажные</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
           <t>ПМ 5.75 Т Пластина монтажна (поперечна)</t>
         </is>
       </c>
       <c r="D236" t="n">
-        <v>38</v>
+        <v>56</v>
       </c>
       <c r="E236" t="n">
         <v>181.14</v>
       </c>
       <c r="F236" t="n">
         <v>146.7</v>
       </c>
       <c r="G236" t="n">
         <v>150.3</v>
       </c>
       <c r="H236" t="n">
         <v>153.96</v>
       </c>
       <c r="I236" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="n">
         <v>13341</v>
       </c>
       <c r="B237" t="inlineStr">
         <is>
           <t>Пластины монтажные</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
           <t>ПМ 7.75 Т Пластина монтажна (поперечна)</t>
         </is>
       </c>
       <c r="D237" t="n">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="E237" t="n">
         <v>254.88</v>
       </c>
       <c r="F237" t="n">
         <v>206.4</v>
       </c>
       <c r="G237" t="n">
         <v>211.5</v>
       </c>
       <c r="H237" t="n">
         <v>216.6</v>
       </c>
       <c r="I237" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="n">
         <v>13342</v>
       </c>
       <c r="B238" t="inlineStr">
         <is>
           <t>Профиль монтажный</t>
         </is>
@@ -8505,51 +8511,51 @@
       <c r="G252" t="n">
         <v>397.86</v>
       </c>
       <c r="H252" t="n">
         <v>407.46</v>
       </c>
       <c r="I252" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="n">
         <v>13357</v>
       </c>
       <c r="B253" t="inlineStr">
         <is>
           <t>Стойки монтажные</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
           <t>Стойка монтажная СМ 22.75Т</t>
         </is>
       </c>
       <c r="D253" t="n">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="E253" t="n">
         <v>770.7</v>
       </c>
       <c r="F253" t="n">
         <v>624.24</v>
       </c>
       <c r="G253" t="n">
         <v>639.66</v>
       </c>
       <c r="H253" t="n">
         <v>655.08</v>
       </c>
       <c r="I253" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="n">
         <v>13363</v>
       </c>
       <c r="B254" t="inlineStr">
         <is>
           <t>Стойка</t>
         </is>
@@ -9002,217 +9008,213 @@
       </c>
       <c r="G268" t="n">
         <v>8704.5</v>
       </c>
       <c r="H268" t="n">
         <v>8914.26</v>
       </c>
       <c r="I268" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="n">
         <v>13646</v>
       </c>
       <c r="B269" t="inlineStr">
         <is>
           <t xml:space="preserve">МКС </t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
           <t>МКС 1684 IP54 (без МП)</t>
         </is>
       </c>
-      <c r="D269" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="D269" t="inlineStr"/>
       <c r="E269" t="n">
         <v>10681.8</v>
       </c>
       <c r="F269" t="n">
         <v>8652.24</v>
       </c>
       <c r="G269" t="n">
         <v>8865.84</v>
       </c>
       <c r="H269" t="n">
         <v>9079.5</v>
       </c>
       <c r="I269" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="n">
         <v>13649</v>
       </c>
       <c r="B270" t="inlineStr">
         <is>
           <t>Монтажные панели МП/МПС</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
           <t>МПС 186 Панель монтажная  (оц)</t>
         </is>
       </c>
       <c r="D270" t="n">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="E270" t="n">
         <v>2608.26</v>
       </c>
       <c r="F270" t="n">
         <v>2112.66</v>
       </c>
       <c r="G270" t="n">
         <v>2164.86</v>
       </c>
       <c r="H270" t="n">
         <v>2217</v>
       </c>
       <c r="I270" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="n">
         <v>13707</v>
       </c>
       <c r="B271" t="inlineStr">
         <is>
           <t>Пластины монтажные</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
           <t>ПМ 10.250 Т. Пластина монтажна</t>
         </is>
       </c>
       <c r="D271" t="n">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="E271" t="n">
         <v>716.1</v>
       </c>
       <c r="F271" t="n">
         <v>580.02</v>
       </c>
       <c r="G271" t="n">
         <v>594.36</v>
       </c>
       <c r="H271" t="n">
         <v>608.64</v>
       </c>
       <c r="I271" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="n">
         <v>13708</v>
       </c>
       <c r="B272" t="inlineStr">
         <is>
           <t>Пластины монтажные</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
           <t>ПМ 6.250 Т. Пластина монтажна</t>
         </is>
       </c>
       <c r="D272" t="n">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="E272" t="n">
         <v>428.16</v>
       </c>
       <c r="F272" t="n">
         <v>346.8</v>
       </c>
       <c r="G272" t="n">
         <v>355.32</v>
       </c>
       <c r="H272" t="n">
         <v>363.9</v>
       </c>
       <c r="I272" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="n">
         <v>13709</v>
       </c>
       <c r="B273" t="inlineStr">
         <is>
           <t>Пластины монтажные</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
           <t>ПМ 8.250 Т. Пластина монтажна</t>
         </is>
       </c>
-      <c r="D273" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="D273" t="inlineStr"/>
       <c r="E273" t="n">
         <v>572.22</v>
       </c>
       <c r="F273" t="n">
         <v>463.5</v>
       </c>
       <c r="G273" t="n">
         <v>474.9</v>
       </c>
       <c r="H273" t="n">
         <v>486.36</v>
       </c>
       <c r="I273" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="n">
         <v>13710</v>
       </c>
       <c r="B274" t="inlineStr">
         <is>
           <t>Пластины монтажные</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
           <t>ПМ 12.250 Т. Пластина монтажна</t>
         </is>
       </c>
       <c r="D274" t="n">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="E274" t="n">
         <v>859.98</v>
       </c>
       <c r="F274" t="n">
         <v>696.54</v>
       </c>
       <c r="G274" t="n">
         <v>713.76</v>
       </c>
       <c r="H274" t="n">
         <v>730.98</v>
       </c>
       <c r="I274" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="n">
         <v>13722</v>
       </c>
       <c r="B275" t="inlineStr">
         <is>
           <t>Монтажные пластины</t>
         </is>
@@ -9232,84 +9234,84 @@
       <c r="G275" t="n">
         <v>390.18</v>
       </c>
       <c r="H275" t="n">
         <v>399.54</v>
       </c>
       <c r="I275" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="n">
         <v>13757</v>
       </c>
       <c r="B276" t="inlineStr">
         <is>
           <t>Лицевые панели</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
           <t>ЛП 750.20-С</t>
         </is>
       </c>
       <c r="D276" t="n">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="E276" t="n">
         <v>353.64</v>
       </c>
       <c r="F276" t="n">
         <v>286.44</v>
       </c>
       <c r="G276" t="n">
         <v>293.52</v>
       </c>
       <c r="H276" t="n">
         <v>300.54</v>
       </c>
       <c r="I276" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="n">
         <v>13759</v>
       </c>
       <c r="B277" t="inlineStr">
         <is>
           <t>Лицевые панели</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
           <t>ЛП 750.15-С</t>
         </is>
       </c>
       <c r="D277" t="n">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="E277" t="n">
         <v>271.74</v>
       </c>
       <c r="F277" t="n">
         <v>220.08</v>
       </c>
       <c r="G277" t="n">
         <v>225.54</v>
       </c>
       <c r="H277" t="n">
         <v>230.94</v>
       </c>
       <c r="I277" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="n">
         <v>13761</v>
       </c>
       <c r="B278" t="inlineStr">
         <is>
           <t>Профиль монтажный</t>
         </is>
@@ -9868,51 +9870,51 @@
       <c r="G295" t="n">
         <v>5320.26</v>
       </c>
       <c r="H295" t="n">
         <v>5448.48</v>
       </c>
       <c r="I295" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="n">
         <v>14733</v>
       </c>
       <c r="B296" t="inlineStr">
         <is>
           <t>Лицевые панели</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
           <t>ЛП 750.20-39</t>
         </is>
       </c>
       <c r="D296" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="E296" t="n">
         <v>353.64</v>
       </c>
       <c r="F296" t="n">
         <v>286.44</v>
       </c>
       <c r="G296" t="n">
         <v>293.52</v>
       </c>
       <c r="H296" t="n">
         <v>300.54</v>
       </c>
       <c r="I296" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="n">
         <v>14750</v>
       </c>
       <c r="B297" t="inlineStr">
         <is>
           <t xml:space="preserve">ЕР </t>
         </is>
@@ -10148,312 +10150,314 @@
       </c>
       <c r="G304" t="n">
         <v>410.22</v>
       </c>
       <c r="H304" t="n">
         <v>420.12</v>
       </c>
       <c r="I304" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="n">
         <v>14857</v>
       </c>
       <c r="B305" t="inlineStr">
         <is>
           <t>Ячейки ККУ</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
           <t>Ячейка КО (ККУ)</t>
         </is>
       </c>
-      <c r="D305" t="inlineStr"/>
+      <c r="D305" t="n">
+        <v>7</v>
+      </c>
       <c r="E305" t="n">
         <v>636.6799999999999</v>
       </c>
       <c r="F305" t="n">
         <v>515.64</v>
       </c>
       <c r="G305" t="n">
         <v>528.42</v>
       </c>
       <c r="H305" t="n">
         <v>541.14</v>
       </c>
       <c r="I305" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="n">
         <v>14860</v>
       </c>
       <c r="B306" t="inlineStr">
         <is>
           <t>Ячейки ККУ</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
           <t>Ячейка К1 (ККУ)</t>
         </is>
       </c>
-      <c r="D306" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="D306" t="inlineStr"/>
       <c r="E306" t="n">
         <v>282.62</v>
       </c>
       <c r="F306" t="n">
         <v>228.9</v>
       </c>
       <c r="G306" t="n">
         <v>234.54</v>
       </c>
       <c r="H306" t="n">
         <v>240.18</v>
       </c>
       <c r="I306" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="n">
         <v>14861</v>
       </c>
       <c r="B307" t="inlineStr">
         <is>
           <t>Ячейки ККУ</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
           <t>Ячейка К2 (ККУ)</t>
         </is>
       </c>
-      <c r="D307" t="inlineStr"/>
+      <c r="D307" t="n">
+        <v>16</v>
+      </c>
       <c r="E307" t="n">
         <v>676.26</v>
       </c>
       <c r="F307" t="n">
         <v>547.74</v>
       </c>
       <c r="G307" t="n">
         <v>561.3</v>
       </c>
       <c r="H307" t="n">
         <v>574.8</v>
       </c>
       <c r="I307" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="n">
         <v>14862</v>
       </c>
       <c r="B308" t="inlineStr">
         <is>
           <t>Ячейки ККУ</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
           <t>Ячейка К3 (ККУ)</t>
         </is>
       </c>
       <c r="D308" t="n">
-        <v>2</v>
+        <v>22</v>
       </c>
       <c r="E308" t="n">
         <v>916.02</v>
       </c>
       <c r="F308" t="n">
         <v>741.96</v>
       </c>
       <c r="G308" t="n">
         <v>760.26</v>
       </c>
       <c r="H308" t="n">
         <v>778.62</v>
       </c>
       <c r="I308" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="n">
         <v>14927</v>
       </c>
       <c r="B309" t="inlineStr">
         <is>
           <t>Монтажные панели МП/МПС</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
           <t>МПС 148 Панель монтажная (оц)</t>
         </is>
       </c>
       <c r="D309" t="n">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="E309" t="n">
         <v>2709</v>
       </c>
       <c r="F309" t="n">
         <v>2194.26</v>
       </c>
       <c r="G309" t="n">
         <v>2248.44</v>
       </c>
       <c r="H309" t="n">
         <v>2302.62</v>
       </c>
       <c r="I309" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="n">
         <v>14928</v>
       </c>
       <c r="B310" t="inlineStr">
         <is>
           <t>Монтажные панели МП/МПС</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
           <t>МПС 167 Панель монтажная (оц)</t>
         </is>
       </c>
       <c r="D310" t="n">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="E310" t="n">
         <v>2723.05</v>
       </c>
       <c r="F310" t="n">
         <v>2205.66</v>
       </c>
       <c r="G310" t="n">
         <v>2260.08</v>
       </c>
       <c r="H310" t="n">
         <v>2314.56</v>
       </c>
       <c r="I310" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="n">
         <v>14929</v>
       </c>
       <c r="B311" t="inlineStr">
         <is>
           <t>Монтажные панели МП/МПС</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
           <t>МПС 168 Панель монтажная (оц)</t>
         </is>
       </c>
       <c r="D311" t="n">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="E311" t="n">
         <v>3116.04</v>
       </c>
       <c r="F311" t="n">
         <v>2523.96</v>
       </c>
       <c r="G311" t="n">
         <v>2586.3</v>
       </c>
       <c r="H311" t="n">
         <v>2648.58</v>
       </c>
       <c r="I311" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="n">
         <v>14930</v>
       </c>
       <c r="B312" t="inlineStr">
         <is>
           <t>Монтажные панели МП/МПС</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
           <t>МПС 188 Панель монтажная (оц)</t>
         </is>
       </c>
       <c r="D312" t="n">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="E312" t="n">
         <v>3523.5</v>
       </c>
       <c r="F312" t="n">
         <v>2854.02</v>
       </c>
       <c r="G312" t="n">
         <v>2924.46</v>
       </c>
       <c r="H312" t="n">
         <v>2994.96</v>
       </c>
       <c r="I312" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="n">
         <v>14931</v>
       </c>
       <c r="B313" t="inlineStr">
         <is>
           <t>Козырёк водоотливной</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
           <t>ВК84 Козырёк водоотливной</t>
         </is>
       </c>
       <c r="D313" t="n">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="E313" t="n">
         <v>1527.06</v>
       </c>
       <c r="F313" t="n">
         <v>1236.9</v>
       </c>
       <c r="G313" t="n">
         <v>1267.44</v>
       </c>
       <c r="H313" t="n">
         <v>1297.98</v>
       </c>
       <c r="I313" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="n">
         <v>14932</v>
       </c>
       <c r="B314" t="inlineStr">
         <is>
           <t xml:space="preserve">МКС </t>
         </is>
@@ -10504,51 +10508,51 @@
       <c r="G315" t="n">
         <v>7460.16</v>
       </c>
       <c r="H315" t="n">
         <v>7639.92</v>
       </c>
       <c r="I315" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="n">
         <v>14990</v>
       </c>
       <c r="B316" t="inlineStr">
         <is>
           <t>Козырёк водоотливной</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
           <t>ВК42 Козырёк водоотливной</t>
         </is>
       </c>
       <c r="D316" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E316" t="n">
         <v>483.36</v>
       </c>
       <c r="F316" t="n">
         <v>391.5</v>
       </c>
       <c r="G316" t="n">
         <v>401.16</v>
       </c>
       <c r="H316" t="n">
         <v>410.82</v>
       </c>
       <c r="I316" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="n">
         <v>14993</v>
       </c>
       <c r="B317" t="inlineStr">
         <is>
           <t>Козырёк водоотливной</t>
         </is>
@@ -10631,51 +10635,53 @@
       </c>
       <c r="G319" t="n">
         <v>535.2</v>
       </c>
       <c r="H319" t="n">
         <v>548.1</v>
       </c>
       <c r="I319" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="n">
         <v>15013</v>
       </c>
       <c r="B320" t="inlineStr">
         <is>
           <t>Козырёк водоотливной</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
           <t>ВК83 Козырёк водоотливной</t>
         </is>
       </c>
-      <c r="D320" t="inlineStr"/>
+      <c r="D320" t="n">
+        <v>10</v>
+      </c>
       <c r="E320" t="n">
         <v>1173.72</v>
       </c>
       <c r="F320" t="n">
         <v>950.7</v>
       </c>
       <c r="G320" t="n">
         <v>974.16</v>
       </c>
       <c r="H320" t="n">
         <v>997.62</v>
       </c>
       <c r="I320" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="n">
         <v>15131</v>
       </c>
       <c r="B321" t="inlineStr">
         <is>
           <t>Кронштейны</t>
         </is>
       </c>
@@ -10727,116 +10733,118 @@
       <c r="G322" t="n">
         <v>0</v>
       </c>
       <c r="H322" t="n">
         <v>0</v>
       </c>
       <c r="I322" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="n">
         <v>15318</v>
       </c>
       <c r="B323" t="inlineStr">
         <is>
           <t>Монтажные пластины</t>
         </is>
       </c>
       <c r="C323" t="inlineStr">
         <is>
           <t>М 4.25 В (1.5)</t>
         </is>
       </c>
       <c r="D323" t="n">
-        <v>520</v>
+        <v>164</v>
       </c>
       <c r="E323" t="n">
         <v>67.68000000000001</v>
       </c>
       <c r="F323" t="n">
         <v>54.78</v>
       </c>
       <c r="G323" t="n">
         <v>56.16</v>
       </c>
       <c r="H323" t="n">
         <v>57.48</v>
       </c>
       <c r="I323" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="n">
         <v>15319</v>
       </c>
       <c r="B324" t="inlineStr">
         <is>
           <t>Монтажные пластины</t>
         </is>
       </c>
       <c r="C324" t="inlineStr">
         <is>
           <t>М 6.25 В (1.5)</t>
         </is>
       </c>
       <c r="D324" t="n">
-        <v>494</v>
+        <v>347</v>
       </c>
       <c r="E324" t="n">
         <v>106.44</v>
       </c>
       <c r="F324" t="n">
         <v>86.22</v>
       </c>
       <c r="G324" t="n">
         <v>88.31999999999999</v>
       </c>
       <c r="H324" t="n">
         <v>90.42</v>
       </c>
       <c r="I324" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="n">
         <v>15320</v>
       </c>
       <c r="B325" t="inlineStr">
         <is>
           <t>СМ / СМГ</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
           <t>СМГ 16.35М (1,5)</t>
         </is>
       </c>
-      <c r="D325" t="inlineStr"/>
+      <c r="D325" t="n">
+        <v>58</v>
+      </c>
       <c r="E325" t="n">
         <v>375.73</v>
       </c>
       <c r="F325" t="n">
         <v>304.32</v>
       </c>
       <c r="G325" t="n">
         <v>311.82</v>
       </c>
       <c r="H325" t="n">
         <v>319.32</v>
       </c>
       <c r="I325" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="n">
         <v>15396</v>
       </c>
       <c r="B326" t="inlineStr">
         <is>
           <t>СМ / СМГ</t>
         </is>
       </c>
@@ -10887,51 +10895,53 @@
       </c>
       <c r="G327" t="n">
         <v>228.3</v>
       </c>
       <c r="H327" t="n">
         <v>233.82</v>
       </c>
       <c r="I327" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="n">
         <v>15398</v>
       </c>
       <c r="B328" t="inlineStr">
         <is>
           <t>СМ / СМГ</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
           <t>СМГ 14.35М (1,5)</t>
         </is>
       </c>
-      <c r="D328" t="inlineStr"/>
+      <c r="D328" t="n">
+        <v>13</v>
+      </c>
       <c r="E328" t="n">
         <v>325.65</v>
       </c>
       <c r="F328" t="n">
         <v>263.7</v>
       </c>
       <c r="G328" t="n">
         <v>270.24</v>
       </c>
       <c r="H328" t="n">
         <v>276.78</v>
       </c>
       <c r="I328" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="n">
         <v>15595</v>
       </c>
       <c r="B329" t="inlineStr">
         <is>
           <t>СМ / СМГ</t>
         </is>
       </c>
@@ -10950,84 +10960,84 @@
       <c r="G329" t="n">
         <v>374.1</v>
       </c>
       <c r="H329" t="n">
         <v>383.16</v>
       </c>
       <c r="I329" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="n">
         <v>15596</v>
       </c>
       <c r="B330" t="inlineStr">
         <is>
           <t>СМ / СМГ</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
           <t>СМГ 18.35 (1,5)</t>
         </is>
       </c>
       <c r="D330" t="n">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="E330" t="n">
         <v>401</v>
       </c>
       <c r="F330" t="n">
         <v>324.78</v>
       </c>
       <c r="G330" t="n">
         <v>332.76</v>
       </c>
       <c r="H330" t="n">
         <v>340.8</v>
       </c>
       <c r="I330" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="n">
         <v>15597</v>
       </c>
       <c r="B331" t="inlineStr">
         <is>
           <t>СМ / СМГ</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
         <is>
           <t>СМГ 16.35 (1,5)</t>
         </is>
       </c>
       <c r="D331" t="n">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="E331" t="n">
         <v>351</v>
       </c>
       <c r="F331" t="n">
         <v>284.28</v>
       </c>
       <c r="G331" t="n">
         <v>291.3</v>
       </c>
       <c r="H331" t="n">
         <v>298.32</v>
       </c>
       <c r="I331" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="n">
         <v>15637</v>
       </c>
       <c r="B332" t="inlineStr">
         <is>
           <t>Прочее</t>
         </is>
@@ -11266,118 +11276,116 @@
       <c r="G339" t="n">
         <v>151.98</v>
       </c>
       <c r="H339" t="n">
         <v>151.98</v>
       </c>
       <c r="I339" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="n">
         <v>17179</v>
       </c>
       <c r="B340" t="inlineStr">
         <is>
           <t>Пластины монтажные</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
           <t>ПМ 12.150 Т. Пластина монтажна</t>
         </is>
       </c>
       <c r="D340" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E340" t="n">
         <v>656.7</v>
       </c>
       <c r="F340" t="n">
         <v>531.9</v>
       </c>
       <c r="G340" t="n">
         <v>545.04</v>
       </c>
       <c r="H340" t="n">
         <v>558.1799999999999</v>
       </c>
       <c r="I340" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="n">
         <v>17181</v>
       </c>
       <c r="B341" t="inlineStr">
         <is>
           <t>Пластины монтажные</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
           <t>ПМ 8.150 Т. Пластина монтажна</t>
         </is>
       </c>
       <c r="D341" t="n">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="E341" t="n">
         <v>358.02</v>
       </c>
       <c r="F341" t="n">
         <v>289.98</v>
       </c>
       <c r="G341" t="n">
         <v>297.12</v>
       </c>
       <c r="H341" t="n">
         <v>304.32</v>
       </c>
       <c r="I341" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="n">
         <v>17194</v>
       </c>
       <c r="B342" t="inlineStr">
         <is>
           <t>Пластины монтажные</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
           <t>ПМ 10.150 Т. Пластина монтажна</t>
         </is>
       </c>
-      <c r="D342" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="D342" t="inlineStr"/>
       <c r="E342" t="n">
         <v>538.98</v>
       </c>
       <c r="F342" t="n">
         <v>436.56</v>
       </c>
       <c r="G342" t="n">
         <v>447.3</v>
       </c>
       <c r="H342" t="n">
         <v>458.1</v>
       </c>
       <c r="I342" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="n">
         <v>17195</v>
       </c>
       <c r="B343" t="inlineStr">
         <is>
           <t>Пластины монтажные</t>
         </is>
       </c>
@@ -11397,51 +11405,53 @@
       </c>
       <c r="G343" t="n">
         <v>252.24</v>
       </c>
       <c r="H343" t="n">
         <v>258.36</v>
       </c>
       <c r="I343" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="n">
         <v>17214</v>
       </c>
       <c r="B344" t="inlineStr">
         <is>
           <t>Лицевые панели</t>
         </is>
       </c>
       <c r="C344" t="inlineStr">
         <is>
           <t>ЛП 750.15-39</t>
         </is>
       </c>
-      <c r="D344" t="inlineStr"/>
+      <c r="D344" t="n">
+        <v>10</v>
+      </c>
       <c r="E344" t="n">
         <v>271.74</v>
       </c>
       <c r="F344" t="n">
         <v>220.08</v>
       </c>
       <c r="G344" t="n">
         <v>225.54</v>
       </c>
       <c r="H344" t="n">
         <v>230.94</v>
       </c>
       <c r="I344" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="n">
         <v>17221</v>
       </c>
       <c r="B345" t="inlineStr">
         <is>
           <t>Стойки монтажные</t>
         </is>
       </c>
@@ -11462,117 +11472,117 @@
       <c r="G345" t="n">
         <v>338.52</v>
       </c>
       <c r="H345" t="n">
         <v>346.68</v>
       </c>
       <c r="I345" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="n">
         <v>17222</v>
       </c>
       <c r="B346" t="inlineStr">
         <is>
           <t>Стойки монтажные</t>
         </is>
       </c>
       <c r="C346" t="inlineStr">
         <is>
           <t>Стойка монтажная СМ 16.50Т</t>
         </is>
       </c>
       <c r="D346" t="n">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="E346" t="n">
         <v>470.93</v>
       </c>
       <c r="F346" t="n">
         <v>381.36</v>
       </c>
       <c r="G346" t="n">
         <v>390.78</v>
       </c>
       <c r="H346" t="n">
         <v>400.2</v>
       </c>
       <c r="I346" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="n">
         <v>17223</v>
       </c>
       <c r="B347" t="inlineStr">
         <is>
           <t>Стойки монтажные</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
           <t>Стойка монтажная СМ 18.50Т</t>
         </is>
       </c>
       <c r="D347" t="n">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="E347" t="n">
         <v>546.97</v>
       </c>
       <c r="F347" t="n">
         <v>443.04</v>
       </c>
       <c r="G347" t="n">
         <v>453.96</v>
       </c>
       <c r="H347" t="n">
         <v>464.88</v>
       </c>
       <c r="I347" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="n">
         <v>17224</v>
       </c>
       <c r="B348" t="inlineStr">
         <is>
           <t>Стойки монтажные</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
           <t>Стойка монтажная СМ 20.50Т</t>
         </is>
       </c>
       <c r="D348" t="n">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="E348" t="n">
         <v>614.38</v>
       </c>
       <c r="F348" t="n">
         <v>497.58</v>
       </c>
       <c r="G348" t="n">
         <v>509.88</v>
       </c>
       <c r="H348" t="n">
         <v>522.1799999999999</v>
       </c>
       <c r="I348" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="n">
         <v>17225</v>
       </c>
       <c r="B349" t="inlineStr">
         <is>
           <t>Стойки монтажные</t>
         </is>
@@ -11593,53 +11603,51 @@
       </c>
       <c r="G349" t="n">
         <v>570.66</v>
       </c>
       <c r="H349" t="n">
         <v>584.4</v>
       </c>
       <c r="I349" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="n">
         <v>17957</v>
       </c>
       <c r="B350" t="inlineStr">
         <is>
           <t xml:space="preserve">МКН </t>
         </is>
       </c>
       <c r="C350" t="inlineStr">
         <is>
           <t>МКН 532М IP54</t>
         </is>
       </c>
-      <c r="D350" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="D350" t="inlineStr"/>
       <c r="E350" t="n">
         <v>2138.22</v>
       </c>
       <c r="F350" t="n">
         <v>1625.04</v>
       </c>
       <c r="G350" t="n">
         <v>1667.76</v>
       </c>
       <c r="H350" t="n">
         <v>1710.54</v>
       </c>
       <c r="I350" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="n">
         <v>18452</v>
       </c>
       <c r="B351" t="inlineStr">
         <is>
           <t>Прочее</t>
         </is>
       </c>
@@ -11753,51 +11761,51 @@
       <c r="G354" t="n">
         <v>0</v>
       </c>
       <c r="H354" t="n">
         <v>0</v>
       </c>
       <c r="I354" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="n">
         <v>21292</v>
       </c>
       <c r="B355" t="inlineStr">
         <is>
           <t>Монтажные пластины</t>
         </is>
       </c>
       <c r="C355" t="inlineStr">
         <is>
           <t xml:space="preserve">М 5.75 </t>
         </is>
       </c>
       <c r="D355" t="n">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="E355" t="n">
         <v>0</v>
       </c>
       <c r="F355" t="n">
         <v>0</v>
       </c>
       <c r="G355" t="n">
         <v>0</v>
       </c>
       <c r="H355" t="n">
         <v>0</v>
       </c>
       <c r="I355" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="n">
         <v>21293</v>
       </c>
       <c r="B356" t="inlineStr">
         <is>
           <t>Монтажные пластины</t>
         </is>