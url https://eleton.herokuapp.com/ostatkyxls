--- v1 (2026-06-21)
+++ v2 (2026-08-20)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
-    <sheet name="2026_05_29_08_12_41" sheetId="1" state="visible" r:id="rId1"/>
+    <sheet name="2026_08_20_15_22_57" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -481,884 +481,890 @@
           <t>priceP2</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>priceP3</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>2264</v>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Монтажные панели МП/МПС</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Мп 55М. Панель монтажная .Д ЭП.049830.001-04.Д</t>
         </is>
       </c>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="n">
-        <v>586.2</v>
+        <v>644.8200000000001</v>
       </c>
       <c r="F2" t="n">
-        <v>474.78</v>
+        <v>522.24</v>
       </c>
       <c r="G2" t="n">
-        <v>486.54</v>
+        <v>535.14</v>
       </c>
       <c r="H2" t="n">
-        <v>498.24</v>
+        <v>548.04</v>
       </c>
       <c r="I2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>7750</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Устройства заземления</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>УЗ МКН.Устройство заземления</t>
         </is>
       </c>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="n">
-        <v>404.04</v>
+        <v>444.42</v>
       </c>
       <c r="F3" t="n">
-        <v>343.38</v>
+        <v>377.7</v>
       </c>
       <c r="G3" t="n">
-        <v>343.38</v>
+        <v>377.7</v>
       </c>
       <c r="H3" t="n">
-        <v>343.38</v>
+        <v>377.7</v>
       </c>
       <c r="I3" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>8329</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Монтажные панели МП/МПС</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Мп 75М. Панель монтажна.Д</t>
         </is>
       </c>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="n">
-        <v>835.02</v>
+        <v>918.48</v>
       </c>
       <c r="F4" t="n">
-        <v>676.3200000000001</v>
+        <v>743.9400000000001</v>
       </c>
       <c r="G4" t="n">
-        <v>693.0599999999999</v>
+        <v>762.36</v>
       </c>
       <c r="H4" t="n">
-        <v>709.74</v>
+        <v>780.66</v>
       </c>
       <c r="I4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>8459</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t xml:space="preserve">МКН </t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>МКН 1083М IP54</t>
         </is>
       </c>
       <c r="D5" t="inlineStr"/>
       <c r="E5" t="n">
-        <v>8605.139999999999</v>
+        <v>9465.6</v>
       </c>
       <c r="F5" t="n">
-        <v>6970.14</v>
+        <v>7667.1</v>
       </c>
       <c r="G5" t="n">
-        <v>7142.22</v>
+        <v>7856.4</v>
       </c>
       <c r="H5" t="n">
-        <v>7314.36</v>
+        <v>8045.76</v>
       </c>
       <c r="I5" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>8468</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Дин рейка</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Др2-32 Д.Дин-рейка.</t>
         </is>
       </c>
       <c r="D6" t="n">
         <v>59</v>
       </c>
       <c r="E6" t="n">
-        <v>55.08</v>
+        <v>66.59999999999999</v>
       </c>
       <c r="F6" t="n">
-        <v>44.58</v>
+        <v>49.02</v>
       </c>
       <c r="G6" t="n">
-        <v>45.72</v>
+        <v>50.28</v>
       </c>
       <c r="H6" t="n">
-        <v>46.8</v>
+        <v>51.48</v>
       </c>
       <c r="I6" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>8473</v>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t xml:space="preserve">МКН </t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>МКН 332М IP54</t>
         </is>
       </c>
-      <c r="D7" t="inlineStr"/>
+      <c r="D7" t="n">
+        <v>3</v>
+      </c>
       <c r="E7" t="n">
-        <v>1468.98</v>
+        <v>1615.86</v>
       </c>
       <c r="F7" t="n">
-        <v>1116.42</v>
+        <v>1228.02</v>
       </c>
       <c r="G7" t="n">
-        <v>1145.76</v>
+        <v>1260.3</v>
       </c>
       <c r="H7" t="n">
-        <v>1175.16</v>
+        <v>1292.64</v>
       </c>
       <c r="I7" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>8475</v>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t xml:space="preserve">МКН </t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>МКН 1263М IP54</t>
         </is>
       </c>
       <c r="D8" t="inlineStr"/>
       <c r="E8" t="n">
-        <v>8445.299999999999</v>
+        <v>9289.799999999999</v>
       </c>
       <c r="F8" t="n">
-        <v>6840.66</v>
+        <v>7524.72</v>
       </c>
       <c r="G8" t="n">
-        <v>7009.56</v>
+        <v>7710.48</v>
       </c>
       <c r="H8" t="n">
-        <v>7178.46</v>
+        <v>7896.3</v>
       </c>
       <c r="I8" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>8476</v>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t xml:space="preserve">МКН </t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>МКН 66.25М IP54</t>
         </is>
       </c>
       <c r="D9" t="inlineStr"/>
       <c r="E9" t="n">
-        <v>4317.6</v>
+        <v>4749.36</v>
       </c>
       <c r="F9" t="n">
-        <v>3281.34</v>
+        <v>3609.42</v>
       </c>
       <c r="G9" t="n">
-        <v>3367.68</v>
+        <v>3704.4</v>
       </c>
       <c r="H9" t="n">
-        <v>3454.08</v>
+        <v>3799.44</v>
       </c>
       <c r="I9" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>8483</v>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t xml:space="preserve">МКН </t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>МКН 432М IP54</t>
         </is>
       </c>
-      <c r="D10" t="inlineStr"/>
+      <c r="D10" t="n">
+        <v>38</v>
+      </c>
       <c r="E10" t="n">
-        <v>1734.12</v>
+        <v>1907.52</v>
       </c>
       <c r="F10" t="n">
-        <v>1317.9</v>
+        <v>1449.66</v>
       </c>
       <c r="G10" t="n">
-        <v>1352.58</v>
+        <v>1487.82</v>
       </c>
       <c r="H10" t="n">
-        <v>1387.26</v>
+        <v>1525.98</v>
       </c>
       <c r="I10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>8488</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t xml:space="preserve">МКН </t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>МКН 542М IP54</t>
         </is>
       </c>
-      <c r="D11" t="inlineStr"/>
+      <c r="D11" t="n">
+        <v>5</v>
+      </c>
       <c r="E11" t="n">
-        <v>2450.52</v>
+        <v>2695.56</v>
       </c>
       <c r="F11" t="n">
-        <v>1862.4</v>
+        <v>2048.64</v>
       </c>
       <c r="G11" t="n">
-        <v>1911.36</v>
+        <v>2102.46</v>
       </c>
       <c r="H11" t="n">
-        <v>1960.38</v>
+        <v>2156.4</v>
       </c>
       <c r="I11" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>8505</v>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t xml:space="preserve">Цоколя </t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Цоколь Ц-273 МК</t>
         </is>
       </c>
-      <c r="D12" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="D12" t="inlineStr"/>
       <c r="E12" t="n">
-        <v>1686.6</v>
+        <v>1855.26</v>
       </c>
       <c r="F12" t="n">
-        <v>1366.14</v>
+        <v>1502.7</v>
       </c>
       <c r="G12" t="n">
-        <v>1399.86</v>
+        <v>1539.84</v>
       </c>
       <c r="H12" t="n">
-        <v>1433.58</v>
+        <v>1576.92</v>
       </c>
       <c r="I12" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>8507</v>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t xml:space="preserve">МКН </t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>МКН 863М IP54</t>
         </is>
       </c>
       <c r="D13" t="inlineStr"/>
       <c r="E13" t="n">
-        <v>5869.2</v>
+        <v>6456.12</v>
       </c>
       <c r="F13" t="n">
-        <v>4754.04</v>
+        <v>5229.42</v>
       </c>
       <c r="G13" t="n">
-        <v>4871.4</v>
+        <v>5358.54</v>
       </c>
       <c r="H13" t="n">
-        <v>4988.82</v>
+        <v>5487.66</v>
       </c>
       <c r="I13" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>8508</v>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t xml:space="preserve">МКН </t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>МКН 643М IP54</t>
         </is>
       </c>
       <c r="D14" t="n">
-        <v>6</v>
+        <v>17</v>
       </c>
       <c r="E14" t="n">
-        <v>3403.5</v>
+        <v>3743.82</v>
       </c>
       <c r="F14" t="n">
-        <v>2586.66</v>
+        <v>2845.32</v>
       </c>
       <c r="G14" t="n">
-        <v>2654.7</v>
+        <v>2920.14</v>
       </c>
       <c r="H14" t="n">
-        <v>2722.8</v>
+        <v>2995.08</v>
       </c>
       <c r="I14" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>8516</v>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Устройства заземления</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>УЗ ЕР800.Устройство заземления</t>
         </is>
       </c>
-      <c r="D15" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="D15" t="inlineStr"/>
       <c r="E15" t="n">
-        <v>535.5599999999999</v>
+        <v>589.08</v>
       </c>
       <c r="F15" t="n">
-        <v>455.22</v>
+        <v>500.7</v>
       </c>
       <c r="G15" t="n">
-        <v>455.22</v>
+        <v>500.7</v>
       </c>
       <c r="H15" t="n">
-        <v>455.22</v>
+        <v>500.7</v>
       </c>
       <c r="I15" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>8518</v>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t xml:space="preserve">МКН </t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>МКН 442М ІР54</t>
         </is>
       </c>
       <c r="D16" t="inlineStr"/>
       <c r="E16" t="n">
-        <v>2347.62</v>
+        <v>2582.34</v>
       </c>
       <c r="F16" t="n">
-        <v>1784.16</v>
+        <v>1962.54</v>
       </c>
       <c r="G16" t="n">
-        <v>1831.14</v>
+        <v>2014.2</v>
       </c>
       <c r="H16" t="n">
-        <v>1878.06</v>
+        <v>2065.86</v>
       </c>
       <c r="I16" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>8519</v>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t xml:space="preserve">МКН </t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>МКН 552М ІР54</t>
         </is>
       </c>
-      <c r="D17" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="D17" t="inlineStr"/>
       <c r="E17" t="n">
-        <v>3100.5</v>
+        <v>3410.52</v>
       </c>
       <c r="F17" t="n">
-        <v>2356.38</v>
+        <v>2592</v>
       </c>
       <c r="G17" t="n">
-        <v>2418.36</v>
+        <v>2660.16</v>
       </c>
       <c r="H17" t="n">
-        <v>2480.4</v>
+        <v>2728.44</v>
       </c>
       <c r="I17" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>8535</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Козырёк водоотливной</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>ВК52 Козырёк водоотливной</t>
         </is>
       </c>
       <c r="D18" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="E18" t="n">
-        <v>564.3</v>
+        <v>620.7</v>
       </c>
       <c r="F18" t="n">
-        <v>457.08</v>
+        <v>502.74</v>
       </c>
       <c r="G18" t="n">
-        <v>468.36</v>
+        <v>515.16</v>
       </c>
       <c r="H18" t="n">
-        <v>479.64</v>
+        <v>527.58</v>
       </c>
       <c r="I18" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>8536</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Дин рейка</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Др1-24.Din-рейка.</t>
         </is>
       </c>
       <c r="D19" t="inlineStr"/>
       <c r="E19" t="n">
-        <v>83.81999999999999</v>
+        <v>101.4</v>
       </c>
       <c r="F19" t="n">
-        <v>67.86</v>
+        <v>74.64</v>
       </c>
       <c r="G19" t="n">
-        <v>69.54000000000001</v>
+        <v>76.44</v>
       </c>
       <c r="H19" t="n">
-        <v>71.22</v>
+        <v>78.3</v>
       </c>
       <c r="I19" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>8543</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Прочее</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Планка кабельная ПК 6Т</t>
         </is>
       </c>
       <c r="D20" t="n">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="E20" t="n">
-        <v>144.06</v>
+        <v>158.46</v>
       </c>
       <c r="F20" t="n">
-        <v>116.64</v>
+        <v>128.28</v>
       </c>
       <c r="G20" t="n">
-        <v>119.52</v>
+        <v>131.46</v>
       </c>
       <c r="H20" t="n">
-        <v>122.4</v>
+        <v>134.64</v>
       </c>
       <c r="I20" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>8545</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t xml:space="preserve">МКН </t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>МКН 65.25М IP54</t>
         </is>
       </c>
-      <c r="D21" t="inlineStr"/>
+      <c r="D21" t="n">
+        <v>5</v>
+      </c>
       <c r="E21" t="n">
-        <v>3727.32</v>
+        <v>4100.04</v>
       </c>
       <c r="F21" t="n">
-        <v>2832.72</v>
+        <v>3115.98</v>
       </c>
       <c r="G21" t="n">
-        <v>2907.3</v>
+        <v>3198</v>
       </c>
       <c r="H21" t="n">
-        <v>2981.82</v>
+        <v>3279.96</v>
       </c>
       <c r="I21" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>8548</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t xml:space="preserve">ЕР </t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>ЕР 1886/1</t>
         </is>
       </c>
       <c r="D22" t="inlineStr"/>
       <c r="E22" t="n">
-        <v>15689.28</v>
+        <v>17258.16</v>
       </c>
       <c r="F22" t="n">
-        <v>12708.3</v>
+        <v>13979.1</v>
       </c>
       <c r="G22" t="n">
-        <v>13022.1</v>
+        <v>14324.28</v>
       </c>
       <c r="H22" t="n">
-        <v>13335.84</v>
+        <v>14669.4</v>
       </c>
       <c r="I22" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>8549</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t xml:space="preserve">МКН </t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>МКН 64.25М IP54</t>
         </is>
       </c>
       <c r="D23" t="n">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="E23" t="n">
-        <v>3227.76</v>
+        <v>3550.5</v>
       </c>
       <c r="F23" t="n">
-        <v>2453.1</v>
+        <v>2698.38</v>
       </c>
       <c r="G23" t="n">
-        <v>2517.6</v>
+        <v>2769.36</v>
       </c>
       <c r="H23" t="n">
-        <v>2582.16</v>
+        <v>2840.34</v>
       </c>
       <c r="I23" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>8551</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t xml:space="preserve">МКН </t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>МКН 43.15М IP54</t>
         </is>
       </c>
       <c r="D24" t="inlineStr"/>
       <c r="E24" t="n">
-        <v>1484.04</v>
+        <v>1632.42</v>
       </c>
       <c r="F24" t="n">
-        <v>1127.82</v>
+        <v>1240.56</v>
       </c>
       <c r="G24" t="n">
-        <v>1157.52</v>
+        <v>1273.26</v>
       </c>
       <c r="H24" t="n">
-        <v>1187.22</v>
+        <v>1305.9</v>
       </c>
       <c r="I24" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>8554</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Устройства заземления</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>УЗ ЕР600.Устройство заземления</t>
         </is>
       </c>
       <c r="D25" t="n">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E25" t="n">
-        <v>432.3</v>
+        <v>475.5</v>
       </c>
       <c r="F25" t="n">
-        <v>367.44</v>
+        <v>404.16</v>
       </c>
       <c r="G25" t="n">
-        <v>367.44</v>
+        <v>404.16</v>
       </c>
       <c r="H25" t="n">
-        <v>367.44</v>
+        <v>404.16</v>
       </c>
       <c r="I25" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>8555</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t xml:space="preserve">МКН </t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>МКН 54.25М ІР54</t>
         </is>
       </c>
-      <c r="D26" t="inlineStr"/>
+      <c r="D26" t="n">
+        <v>24</v>
+      </c>
       <c r="E26" t="n">
-        <v>2853.18</v>
+        <v>3138.48</v>
       </c>
       <c r="F26" t="n">
-        <v>2168.4</v>
+        <v>2385.24</v>
       </c>
       <c r="G26" t="n">
-        <v>2225.46</v>
+        <v>2448</v>
       </c>
       <c r="H26" t="n">
-        <v>2282.52</v>
+        <v>2510.76</v>
       </c>
       <c r="I26" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>8556</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t xml:space="preserve">МКН </t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>МКН 86.25М IP54</t>
         </is>
       </c>
       <c r="D27" t="inlineStr"/>
       <c r="E27" t="n">
-        <v>5572.38</v>
+        <v>6129.6</v>
       </c>
       <c r="F27" t="n">
-        <v>4513.62</v>
+        <v>4964.94</v>
       </c>
       <c r="G27" t="n">
-        <v>4625.04</v>
+        <v>5087.52</v>
       </c>
       <c r="H27" t="n">
-        <v>4736.52</v>
+        <v>5210.16</v>
       </c>
       <c r="I27" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>8559</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t xml:space="preserve">Цоколя </t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>Цоколь Ц-263 МК</t>
         </is>
       </c>
-      <c r="D28" t="inlineStr"/>
+      <c r="D28" t="n">
+        <v>2</v>
+      </c>
       <c r="E28" t="n">
-        <v>1565.46</v>
+        <v>1722</v>
       </c>
       <c r="F28" t="n">
-        <v>1267.98</v>
+        <v>1394.76</v>
       </c>
       <c r="G28" t="n">
-        <v>1299.3</v>
+        <v>1429.2</v>
       </c>
       <c r="H28" t="n">
-        <v>1330.62</v>
+        <v>1463.64</v>
       </c>
       <c r="I28" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>8561</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t xml:space="preserve">МКН </t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>МКН 1064М IP54</t>
         </is>
       </c>
       <c r="D29" t="inlineStr"/>
       <c r="E29" t="n">
         <v>0</v>
       </c>
       <c r="F29" t="n">
         <v>0</v>
@@ -1369,1171 +1375,1171 @@
       <c r="H29" t="n">
         <v>0</v>
       </c>
       <c r="I29" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="n">
         <v>8566</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Монтажные панели МП/МПС</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>МПС 14.75 Панель монтажная (RAL 7032)</t>
         </is>
       </c>
       <c r="D30" t="n">
         <v>3</v>
       </c>
       <c r="E30" t="n">
-        <v>2477.4</v>
+        <v>2725.14</v>
       </c>
       <c r="F30" t="n">
-        <v>2006.64</v>
+        <v>2207.28</v>
       </c>
       <c r="G30" t="n">
-        <v>2056.2</v>
+        <v>2261.82</v>
       </c>
       <c r="H30" t="n">
-        <v>2105.76</v>
+        <v>2316.3</v>
       </c>
       <c r="I30" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="n">
         <v>8567</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Монтажные панели МП/МПС</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>Мп 95М. Панель монтажная</t>
         </is>
       </c>
       <c r="D31" t="inlineStr"/>
       <c r="E31" t="n">
-        <v>905.58</v>
+        <v>996.12</v>
       </c>
       <c r="F31" t="n">
-        <v>733.5</v>
+        <v>806.8200000000001</v>
       </c>
       <c r="G31" t="n">
-        <v>751.62</v>
+        <v>826.74</v>
       </c>
       <c r="H31" t="n">
-        <v>769.74</v>
+        <v>846.66</v>
       </c>
       <c r="I31" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="n">
         <v>8568</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t xml:space="preserve">МКН </t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>МКН 1283М IP54</t>
         </is>
       </c>
       <c r="D32" t="inlineStr"/>
       <c r="E32" t="n">
-        <v>10188</v>
+        <v>11206.8</v>
       </c>
       <c r="F32" t="n">
-        <v>8252.280000000001</v>
+        <v>9077.459999999999</v>
       </c>
       <c r="G32" t="n">
-        <v>8456.040000000001</v>
+        <v>9301.620000000001</v>
       </c>
       <c r="H32" t="n">
-        <v>8659.799999999999</v>
+        <v>9525.780000000001</v>
       </c>
       <c r="I32" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
         <v>8571</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Устройства заземления</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Устройство заземления ГРЩ02М</t>
         </is>
       </c>
-      <c r="D33" t="inlineStr"/>
+      <c r="D33" t="n">
+        <v>129</v>
+      </c>
       <c r="E33" t="n">
-        <v>598.5</v>
+        <v>658.3200000000001</v>
       </c>
       <c r="F33" t="n">
-        <v>508.68</v>
+        <v>559.5</v>
       </c>
       <c r="G33" t="n">
-        <v>508.68</v>
+        <v>559.5</v>
       </c>
       <c r="H33" t="n">
-        <v>508.68</v>
+        <v>559.5</v>
       </c>
       <c r="I33" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="n">
         <v>8573</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t xml:space="preserve">ЕР </t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>ЕР 2066/1</t>
         </is>
       </c>
       <c r="D34" t="inlineStr"/>
       <c r="E34" t="n">
-        <v>14651.7</v>
+        <v>16116.84</v>
       </c>
       <c r="F34" t="n">
-        <v>11867.88</v>
+        <v>13054.62</v>
       </c>
       <c r="G34" t="n">
-        <v>12160.86</v>
+        <v>13376.94</v>
       </c>
       <c r="H34" t="n">
-        <v>12453.9</v>
+        <v>13699.26</v>
       </c>
       <c r="I34" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
         <v>8574</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t xml:space="preserve">МКН </t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>МКН 106.25М IP54</t>
         </is>
       </c>
       <c r="D35" t="inlineStr"/>
       <c r="E35" t="n">
-        <v>6994.02</v>
+        <v>7693.38</v>
       </c>
       <c r="F35" t="n">
-        <v>5665.14</v>
+        <v>6231.6</v>
       </c>
       <c r="G35" t="n">
-        <v>5805</v>
+        <v>6385.5</v>
       </c>
       <c r="H35" t="n">
-        <v>5944.92</v>
+        <v>6539.4</v>
       </c>
       <c r="I35" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
         <v>8577</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Монтажные панели МП/МПС</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Мп 12.75М. Панель монтажная (RAL 7032)</t>
         </is>
       </c>
       <c r="D36" t="inlineStr"/>
       <c r="E36" t="n">
-        <v>2114.1</v>
+        <v>2325.48</v>
       </c>
       <c r="F36" t="n">
-        <v>1712.4</v>
+        <v>1883.64</v>
       </c>
       <c r="G36" t="n">
-        <v>1754.7</v>
+        <v>1930.14</v>
       </c>
       <c r="H36" t="n">
-        <v>1796.94</v>
+        <v>1976.58</v>
       </c>
       <c r="I36" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
         <v>8579</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t xml:space="preserve">МКН </t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>МКН 663М IP54</t>
         </is>
       </c>
-      <c r="D37" t="inlineStr"/>
+      <c r="D37" t="n">
+        <v>2</v>
+      </c>
       <c r="E37" t="n">
-        <v>4540.68</v>
+        <v>4994.7</v>
       </c>
       <c r="F37" t="n">
-        <v>3450.9</v>
+        <v>3795.96</v>
       </c>
       <c r="G37" t="n">
-        <v>3541.68</v>
+        <v>3895.8</v>
       </c>
       <c r="H37" t="n">
-        <v>3632.52</v>
+        <v>3995.76</v>
       </c>
       <c r="I37" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="n">
         <v>8604</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t xml:space="preserve">МКН </t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>МКН 33.15М IP54</t>
         </is>
       </c>
       <c r="D38" t="n">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="E38" t="n">
-        <v>1376.76</v>
+        <v>1514.4</v>
       </c>
       <c r="F38" t="n">
-        <v>1046.34</v>
+        <v>1150.92</v>
       </c>
       <c r="G38" t="n">
-        <v>1073.82</v>
+        <v>1181.16</v>
       </c>
       <c r="H38" t="n">
-        <v>1101.36</v>
+        <v>1211.46</v>
       </c>
       <c r="I38" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="n">
         <v>8605</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t xml:space="preserve">МКН </t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>МКН 652М IP54</t>
         </is>
       </c>
-      <c r="D39" t="inlineStr"/>
+      <c r="D39" t="n">
+        <v>14</v>
+      </c>
       <c r="E39" t="n">
-        <v>3534.6</v>
+        <v>3888.06</v>
       </c>
       <c r="F39" t="n">
-        <v>2686.26</v>
+        <v>2954.88</v>
       </c>
       <c r="G39" t="n">
-        <v>2756.94</v>
+        <v>3032.58</v>
       </c>
       <c r="H39" t="n">
-        <v>2827.68</v>
+        <v>3110.4</v>
       </c>
       <c r="I39" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="n">
         <v>8608</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t xml:space="preserve">МКН </t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>МКН 642М IP54</t>
         </is>
       </c>
-      <c r="D40" t="inlineStr"/>
+      <c r="D40" t="n">
+        <v>31</v>
+      </c>
       <c r="E40" t="n">
-        <v>2811.84</v>
+        <v>3093</v>
       </c>
       <c r="F40" t="n">
-        <v>2136.96</v>
+        <v>2350.62</v>
       </c>
       <c r="G40" t="n">
-        <v>2193.24</v>
+        <v>2412.54</v>
       </c>
       <c r="H40" t="n">
-        <v>2249.46</v>
+        <v>2474.4</v>
       </c>
       <c r="I40" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="n">
         <v>8609</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Козырёк водоотливной</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>ВК73.Козырёк водоотливной.</t>
         </is>
       </c>
       <c r="D41" t="n">
         <v>7</v>
       </c>
       <c r="E41" t="n">
-        <v>1047.54</v>
+        <v>1152.24</v>
       </c>
       <c r="F41" t="n">
-        <v>848.46</v>
+        <v>933.3</v>
       </c>
       <c r="G41" t="n">
-        <v>869.46</v>
+        <v>956.4</v>
       </c>
       <c r="H41" t="n">
-        <v>890.4</v>
+        <v>979.4400000000001</v>
       </c>
       <c r="I41" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="n">
         <v>8610</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Козырёк водоотливной</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>ВК63 Козырёк водоотливной</t>
         </is>
       </c>
       <c r="D42" t="n">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="E42" t="n">
-        <v>927.84</v>
+        <v>1020.6</v>
       </c>
       <c r="F42" t="n">
-        <v>751.5</v>
+        <v>826.62</v>
       </c>
       <c r="G42" t="n">
-        <v>770.1</v>
+        <v>847.08</v>
       </c>
       <c r="H42" t="n">
-        <v>788.64</v>
+        <v>867.48</v>
       </c>
       <c r="I42" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="n">
         <v>8611</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t xml:space="preserve">ЕР </t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>ЕР 1866/1</t>
         </is>
       </c>
       <c r="D43" t="inlineStr"/>
       <c r="E43" t="n">
-        <v>13506.36</v>
+        <v>14856.96</v>
       </c>
       <c r="F43" t="n">
-        <v>10940.1</v>
+        <v>12034.08</v>
       </c>
       <c r="G43" t="n">
-        <v>11210.28</v>
+        <v>12331.26</v>
       </c>
       <c r="H43" t="n">
-        <v>11480.4</v>
+        <v>12628.44</v>
       </c>
       <c r="I43" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="n">
         <v>8612</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t xml:space="preserve">Цоколя </t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>Цоколь Ц-2.75.24 МК</t>
         </is>
       </c>
       <c r="D44" t="inlineStr"/>
       <c r="E44" t="n">
-        <v>1391.4</v>
+        <v>1530.54</v>
       </c>
       <c r="F44" t="n">
-        <v>1126.98</v>
+        <v>1239.66</v>
       </c>
       <c r="G44" t="n">
-        <v>1154.82</v>
+        <v>1270.26</v>
       </c>
       <c r="H44" t="n">
-        <v>1182.66</v>
+        <v>1300.92</v>
       </c>
       <c r="I44" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="n">
         <v>8615</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t xml:space="preserve">МКС </t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>МКС 14.75.24М IP54</t>
         </is>
       </c>
       <c r="D45" t="inlineStr"/>
       <c r="E45" t="n">
-        <v>8921.16</v>
+        <v>9813.24</v>
       </c>
       <c r="F45" t="n">
-        <v>7226.1</v>
+        <v>7948.68</v>
       </c>
       <c r="G45" t="n">
-        <v>7404.54</v>
+        <v>8144.94</v>
       </c>
       <c r="H45" t="n">
-        <v>7582.98</v>
+        <v>8341.26</v>
       </c>
       <c r="I45" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="n">
         <v>8616</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t xml:space="preserve">МКН </t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>МКН 55.25М ІР54</t>
         </is>
       </c>
-      <c r="D46" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="D46" t="inlineStr"/>
       <c r="E46" t="n">
-        <v>3281.22</v>
+        <v>3609.3</v>
       </c>
       <c r="F46" t="n">
-        <v>2493.72</v>
+        <v>2743.08</v>
       </c>
       <c r="G46" t="n">
-        <v>2559.3</v>
+        <v>2815.2</v>
       </c>
       <c r="H46" t="n">
-        <v>2624.94</v>
+        <v>2887.38</v>
       </c>
       <c r="I46" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="n">
         <v>8624</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Дин рейка</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>Др2-54 Д.Дин-рейка.</t>
         </is>
       </c>
       <c r="D47" t="n">
         <v>28</v>
       </c>
       <c r="E47" t="n">
-        <v>111.83</v>
+        <v>135.24</v>
       </c>
       <c r="F47" t="n">
-        <v>90.54000000000001</v>
+        <v>99.54000000000001</v>
       </c>
       <c r="G47" t="n">
-        <v>92.76000000000001</v>
+        <v>102</v>
       </c>
       <c r="H47" t="n">
-        <v>94.98</v>
+        <v>104.46</v>
       </c>
       <c r="I47" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="n">
         <v>8629</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Монтажные панели МП/МПС</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>Мп 10.65М. Панель монтажная</t>
         </is>
       </c>
       <c r="D48" t="inlineStr"/>
       <c r="E48" t="n">
-        <v>1563.84</v>
+        <v>1720.2</v>
       </c>
       <c r="F48" t="n">
-        <v>1266.66</v>
+        <v>1393.32</v>
       </c>
       <c r="G48" t="n">
-        <v>1297.98</v>
+        <v>1427.76</v>
       </c>
       <c r="H48" t="n">
-        <v>1329.24</v>
+        <v>1462.14</v>
       </c>
       <c r="I48" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="n">
         <v>8630</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Монтажные панели МП/МПС</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>Мп 8.65М. Панель монтажная</t>
         </is>
       </c>
       <c r="D49" t="inlineStr"/>
       <c r="E49" t="n">
-        <v>1242.18</v>
+        <v>1366.38</v>
       </c>
       <c r="F49" t="n">
-        <v>1006.14</v>
+        <v>1106.7</v>
       </c>
       <c r="G49" t="n">
-        <v>1030.98</v>
+        <v>1134.06</v>
       </c>
       <c r="H49" t="n">
-        <v>1055.82</v>
+        <v>1161.36</v>
       </c>
       <c r="I49" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="n">
         <v>8635</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t xml:space="preserve">ЕР </t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>ЕР 2086/1</t>
         </is>
       </c>
-      <c r="D50" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="D50" t="inlineStr"/>
       <c r="E50" t="n">
-        <v>16978.56</v>
+        <v>18676.38</v>
       </c>
       <c r="F50" t="n">
-        <v>13752.6</v>
+        <v>15127.86</v>
       </c>
       <c r="G50" t="n">
-        <v>14092.2</v>
+        <v>15501.42</v>
       </c>
       <c r="H50" t="n">
-        <v>14431.74</v>
+        <v>15874.86</v>
       </c>
       <c r="I50" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="n">
         <v>8638</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t xml:space="preserve">МКН </t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>МКН 1063М IP54</t>
         </is>
       </c>
       <c r="D51" t="inlineStr"/>
       <c r="E51" t="n">
-        <v>7410.84</v>
+        <v>8151.9</v>
       </c>
       <c r="F51" t="n">
-        <v>6002.76</v>
+        <v>6603</v>
       </c>
       <c r="G51" t="n">
-        <v>6150.96</v>
+        <v>6766.02</v>
       </c>
       <c r="H51" t="n">
-        <v>6299.16</v>
+        <v>6929.04</v>
       </c>
       <c r="I51" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="n">
         <v>8643</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>Дин рейка</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>Др1-05.Din-рейка.</t>
         </is>
       </c>
       <c r="D52" t="n">
         <v>237</v>
       </c>
       <c r="E52" t="n">
-        <v>36.6</v>
+        <v>44.28</v>
       </c>
       <c r="F52" t="n">
-        <v>29.64</v>
+        <v>32.58</v>
       </c>
       <c r="G52" t="n">
-        <v>30.36</v>
+        <v>33.36</v>
       </c>
       <c r="H52" t="n">
-        <v>31.08</v>
+        <v>34.14</v>
       </c>
       <c r="I52" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="n">
         <v>8647</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>Козырёк водоотливной</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>ВК5.25 Козырек водоотливной</t>
         </is>
       </c>
       <c r="D53" t="n">
         <v>5</v>
       </c>
       <c r="E53" t="n">
-        <v>690.24</v>
+        <v>759.24</v>
       </c>
       <c r="F53" t="n">
-        <v>559.08</v>
+        <v>614.9400000000001</v>
       </c>
       <c r="G53" t="n">
-        <v>572.88</v>
+        <v>630.12</v>
       </c>
       <c r="H53" t="n">
-        <v>586.6799999999999</v>
+        <v>645.3</v>
       </c>
       <c r="I53" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="n">
         <v>8650</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t xml:space="preserve">МКН </t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>МКН 43.25М IP54</t>
         </is>
       </c>
       <c r="D54" t="inlineStr"/>
       <c r="E54" t="n">
-        <v>1866.72</v>
+        <v>2053.38</v>
       </c>
       <c r="F54" t="n">
-        <v>1418.7</v>
+        <v>1560.54</v>
       </c>
       <c r="G54" t="n">
-        <v>1456.02</v>
+        <v>1601.58</v>
       </c>
       <c r="H54" t="n">
-        <v>1493.34</v>
+        <v>1642.62</v>
       </c>
       <c r="I54" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="n">
         <v>8665</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t xml:space="preserve">МКН </t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>МКН 75.25М IP54</t>
         </is>
       </c>
       <c r="D55" t="inlineStr"/>
       <c r="E55" t="n">
-        <v>4298.88</v>
+        <v>4728.72</v>
       </c>
       <c r="F55" t="n">
-        <v>3267.12</v>
+        <v>3593.82</v>
       </c>
       <c r="G55" t="n">
-        <v>3353.1</v>
+        <v>3688.38</v>
       </c>
       <c r="H55" t="n">
-        <v>3439.08</v>
+        <v>3782.94</v>
       </c>
       <c r="I55" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="n">
         <v>8667</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t xml:space="preserve">МКС </t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>МКС 12.75.24М IP54</t>
         </is>
       </c>
       <c r="D56" t="inlineStr"/>
       <c r="E56" t="n">
-        <v>7519.02</v>
+        <v>8270.879999999999</v>
       </c>
       <c r="F56" t="n">
-        <v>6090.36</v>
+        <v>6699.36</v>
       </c>
       <c r="G56" t="n">
-        <v>6240.78</v>
+        <v>6864.84</v>
       </c>
       <c r="H56" t="n">
-        <v>6391.14</v>
+        <v>7030.2</v>
       </c>
       <c r="I56" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="n">
         <v>8668</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>Монтажные панели МП/МПС</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>МПС 12.75 Панель монтажная (RAL 7032)</t>
         </is>
       </c>
       <c r="D57" t="inlineStr"/>
       <c r="E57" t="n">
-        <v>2104.56</v>
+        <v>2314.98</v>
       </c>
       <c r="F57" t="n">
-        <v>1704.66</v>
+        <v>1875.12</v>
       </c>
       <c r="G57" t="n">
-        <v>1746.78</v>
+        <v>1921.44</v>
       </c>
       <c r="H57" t="n">
-        <v>1788.84</v>
+        <v>1967.7</v>
       </c>
       <c r="I57" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="n">
         <v>8678</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t xml:space="preserve">Цоколя </t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>Цоколь Ц-266 ЕР</t>
         </is>
       </c>
       <c r="D58" t="n">
         <v>2</v>
       </c>
       <c r="E58" t="n">
-        <v>1947.36</v>
+        <v>2142.06</v>
       </c>
       <c r="F58" t="n">
-        <v>1577.34</v>
+        <v>1735.02</v>
       </c>
       <c r="G58" t="n">
-        <v>1616.28</v>
+        <v>1777.86</v>
       </c>
       <c r="H58" t="n">
-        <v>1655.22</v>
+        <v>1820.7</v>
       </c>
       <c r="I58" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="n">
         <v>8680</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>Дин рейка</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>ДР1-50.Din-рейка  (двусторон.)</t>
         </is>
       </c>
       <c r="D59" t="inlineStr"/>
       <c r="E59" t="n">
-        <v>108.84</v>
+        <v>131.64</v>
       </c>
       <c r="F59" t="n">
-        <v>88.14</v>
+        <v>96.90000000000001</v>
       </c>
       <c r="G59" t="n">
-        <v>90.3</v>
+        <v>99.3</v>
       </c>
       <c r="H59" t="n">
-        <v>92.45999999999999</v>
+        <v>101.7</v>
       </c>
       <c r="I59" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="n">
         <v>8682</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>Прочее</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>Уголок универсальный (65х73,5)</t>
         </is>
       </c>
       <c r="D60" t="n">
-        <v>217</v>
+        <v>29</v>
       </c>
       <c r="E60" t="n">
-        <v>95.04000000000001</v>
+        <v>104.52</v>
       </c>
       <c r="F60" t="n">
-        <v>80.76000000000001</v>
+        <v>88.8</v>
       </c>
       <c r="G60" t="n">
-        <v>80.76000000000001</v>
+        <v>88.8</v>
       </c>
       <c r="H60" t="n">
-        <v>80.76000000000001</v>
+        <v>88.8</v>
       </c>
       <c r="I60" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="n">
         <v>8689</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t xml:space="preserve">МКН </t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>МКН 10.65.24М IP54</t>
         </is>
       </c>
       <c r="D61" t="inlineStr"/>
       <c r="E61" t="n">
-        <v>6440.52</v>
+        <v>7084.56</v>
       </c>
       <c r="F61" t="n">
-        <v>5216.82</v>
+        <v>5738.46</v>
       </c>
       <c r="G61" t="n">
-        <v>5345.58</v>
+        <v>5880.12</v>
       </c>
       <c r="H61" t="n">
-        <v>5474.4</v>
+        <v>6021.84</v>
       </c>
       <c r="I61" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="n">
         <v>8699</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t xml:space="preserve">МКН </t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>МКН 862М IP54</t>
         </is>
       </c>
-      <c r="D62" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="D62" t="inlineStr"/>
       <c r="E62" t="n">
-        <v>5318.58</v>
+        <v>5850.42</v>
       </c>
       <c r="F62" t="n">
-        <v>4308</v>
+        <v>4738.8</v>
       </c>
       <c r="G62" t="n">
-        <v>4414.38</v>
+        <v>4855.8</v>
       </c>
       <c r="H62" t="n">
-        <v>4520.76</v>
+        <v>4972.8</v>
       </c>
       <c r="I62" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="n">
         <v>8713</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t xml:space="preserve">МКН </t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>МКН 662М IP54</t>
         </is>
       </c>
-      <c r="D63" t="inlineStr"/>
+      <c r="D63" t="n">
+        <v>19</v>
+      </c>
       <c r="E63" t="n">
-        <v>4104.18</v>
+        <v>4514.58</v>
       </c>
       <c r="F63" t="n">
-        <v>3119.16</v>
+        <v>3431.04</v>
       </c>
       <c r="G63" t="n">
-        <v>3201.24</v>
+        <v>3521.34</v>
       </c>
       <c r="H63" t="n">
-        <v>3283.32</v>
+        <v>3611.64</v>
       </c>
       <c r="I63" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="n">
         <v>8747</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t xml:space="preserve">МКН </t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>МКН 752М IP54</t>
         </is>
       </c>
-      <c r="D64" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="D64" t="inlineStr"/>
       <c r="E64" t="n">
-        <v>3841.98</v>
+        <v>4226.16</v>
       </c>
       <c r="F64" t="n">
-        <v>2919.9</v>
+        <v>3211.86</v>
       </c>
       <c r="G64" t="n">
-        <v>2996.7</v>
+        <v>3296.34</v>
       </c>
       <c r="H64" t="n">
-        <v>3073.56</v>
+        <v>3380.88</v>
       </c>
       <c r="I64" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="n">
         <v>8754</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t xml:space="preserve">МКН </t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>МКН 44.15М IP54</t>
         </is>
       </c>
-      <c r="D65" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="D65" t="inlineStr"/>
       <c r="E65" t="n">
-        <v>2192.34</v>
+        <v>2411.52</v>
       </c>
       <c r="F65" t="n">
-        <v>1666.14</v>
+        <v>1832.7</v>
       </c>
       <c r="G65" t="n">
-        <v>1710</v>
+        <v>1881</v>
       </c>
       <c r="H65" t="n">
-        <v>1753.86</v>
+        <v>1929.24</v>
       </c>
       <c r="I65" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="n">
         <v>8765</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t xml:space="preserve">МКН </t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>МКН 1264М IP54</t>
         </is>
       </c>
       <c r="D66" t="inlineStr"/>
       <c r="E66" t="n">
         <v>0</v>
       </c>
       <c r="F66" t="n">
         <v>0</v>
@@ -2542,186 +2548,186 @@
         <v>0</v>
       </c>
       <c r="H66" t="n">
         <v>0</v>
       </c>
       <c r="I66" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="n">
         <v>8766</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t xml:space="preserve">МКН </t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>МКН 653М IP54</t>
         </is>
       </c>
       <c r="D67" t="inlineStr"/>
       <c r="E67" t="n">
-        <v>3915.54</v>
+        <v>4307.04</v>
       </c>
       <c r="F67" t="n">
-        <v>2975.76</v>
+        <v>3273.3</v>
       </c>
       <c r="G67" t="n">
-        <v>3054.12</v>
+        <v>3359.52</v>
       </c>
       <c r="H67" t="n">
-        <v>3132.42</v>
+        <v>3445.62</v>
       </c>
       <c r="I67" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="n">
         <v>9105</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t xml:space="preserve">МКН </t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>МКН 54.15М ІР54</t>
         </is>
       </c>
-      <c r="D68" t="inlineStr"/>
+      <c r="D68" t="n">
+        <v>20</v>
+      </c>
       <c r="E68" t="n">
-        <v>2519.43</v>
+        <v>2771.34</v>
       </c>
       <c r="F68" t="n">
-        <v>1914.72</v>
+        <v>2106.18</v>
       </c>
       <c r="G68" t="n">
-        <v>1965.12</v>
+        <v>2161.62</v>
       </c>
       <c r="H68" t="n">
-        <v>2015.52</v>
+        <v>2217.06</v>
       </c>
       <c r="I68" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="n">
         <v>9106</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t xml:space="preserve">МКН </t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>МКН 64.15М IP54</t>
         </is>
       </c>
-      <c r="D69" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="D69" t="inlineStr"/>
       <c r="E69" t="n">
-        <v>2673.24</v>
+        <v>2940.54</v>
       </c>
       <c r="F69" t="n">
-        <v>2031.66</v>
+        <v>2234.82</v>
       </c>
       <c r="G69" t="n">
-        <v>2085.12</v>
+        <v>2293.62</v>
       </c>
       <c r="H69" t="n">
-        <v>2138.58</v>
+        <v>2352.42</v>
       </c>
       <c r="I69" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="n">
         <v>9153</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t xml:space="preserve">МКН </t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>МКН 12.75.24М IP54</t>
         </is>
       </c>
       <c r="D70" t="inlineStr"/>
       <c r="E70" t="n">
-        <v>8606.34</v>
+        <v>9466.92</v>
       </c>
       <c r="F70" t="n">
-        <v>6971.1</v>
+        <v>7668.18</v>
       </c>
       <c r="G70" t="n">
-        <v>7143.24</v>
+        <v>7857.54</v>
       </c>
       <c r="H70" t="n">
-        <v>7315.38</v>
+        <v>8046.9</v>
       </c>
       <c r="I70" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="n">
         <v>9707</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t xml:space="preserve">МКН </t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>МКН 126.25М IP54</t>
         </is>
       </c>
       <c r="D71" t="inlineStr"/>
       <c r="E71" t="n">
-        <v>7989.3</v>
+        <v>8788.200000000001</v>
       </c>
       <c r="F71" t="n">
-        <v>6471.3</v>
+        <v>7118.4</v>
       </c>
       <c r="G71" t="n">
-        <v>6631.08</v>
+        <v>7294.14</v>
       </c>
       <c r="H71" t="n">
-        <v>6790.86</v>
+        <v>7469.94</v>
       </c>
       <c r="I71" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="n">
         <v>9734</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>Усилитель</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>Усилитель УДВ 2000Т</t>
         </is>
       </c>
       <c r="D72" t="inlineStr"/>
       <c r="E72" t="n">
         <v>0</v>
       </c>
       <c r="F72" t="n">
         <v>0</v>
@@ -2916,5813 +2922,5827 @@
         <v>0</v>
       </c>
       <c r="H78" t="n">
         <v>0</v>
       </c>
       <c r="I78" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="n">
         <v>9896</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>Дин рейка</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>Др1-26.Din-рейка.</t>
         </is>
       </c>
       <c r="D79" t="inlineStr"/>
       <c r="E79" t="n">
-        <v>86.16</v>
+        <v>104.22</v>
       </c>
       <c r="F79" t="n">
-        <v>69.78</v>
+        <v>76.73999999999999</v>
       </c>
       <c r="G79" t="n">
-        <v>71.45999999999999</v>
+        <v>78.59999999999999</v>
       </c>
       <c r="H79" t="n">
-        <v>73.2</v>
+        <v>80.52</v>
       </c>
       <c r="I79" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="n">
         <v>10044</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>Козырёк водоотливной</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>ВК65.24 Козырёк водоотливной</t>
         </is>
       </c>
       <c r="D80" t="inlineStr"/>
       <c r="E80" t="n">
-        <v>806.22</v>
+        <v>886.8</v>
       </c>
       <c r="F80" t="n">
-        <v>653.04</v>
+        <v>718.3200000000001</v>
       </c>
       <c r="G80" t="n">
-        <v>669.12</v>
+        <v>736.02</v>
       </c>
       <c r="H80" t="n">
-        <v>685.26</v>
+        <v>753.78</v>
       </c>
       <c r="I80" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="n">
         <v>10045</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>Козырёк водоотливной</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>ВК75.24 Козырёк водоотливной</t>
         </is>
       </c>
       <c r="D81" t="inlineStr"/>
       <c r="E81" t="n">
-        <v>900.54</v>
+        <v>990.54</v>
       </c>
       <c r="F81" t="n">
-        <v>729.42</v>
+        <v>802.3200000000001</v>
       </c>
       <c r="G81" t="n">
-        <v>747.42</v>
+        <v>822.12</v>
       </c>
       <c r="H81" t="n">
-        <v>765.42</v>
+        <v>841.92</v>
       </c>
       <c r="I81" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="n">
         <v>10057</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>Дин рейка</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>Др1-14.Din-рейка.</t>
         </is>
       </c>
       <c r="D82" t="n">
         <v>118</v>
       </c>
       <c r="E82" t="n">
-        <v>59.88</v>
+        <v>72.42</v>
       </c>
       <c r="F82" t="n">
-        <v>48.48</v>
+        <v>53.28</v>
       </c>
       <c r="G82" t="n">
-        <v>49.68</v>
+        <v>54.6</v>
       </c>
       <c r="H82" t="n">
-        <v>50.88</v>
+        <v>55.92</v>
       </c>
       <c r="I82" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="n">
         <v>10058</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>Дин рейка</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>Др1-15.Din-рейка.</t>
         </is>
       </c>
       <c r="D83" t="n">
         <v>631</v>
       </c>
       <c r="E83" t="n">
-        <v>59.91</v>
+        <v>72.42</v>
       </c>
       <c r="F83" t="n">
-        <v>48.48</v>
+        <v>53.28</v>
       </c>
       <c r="G83" t="n">
-        <v>49.68</v>
+        <v>54.6</v>
       </c>
       <c r="H83" t="n">
-        <v>50.88</v>
+        <v>55.92</v>
       </c>
       <c r="I83" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="n">
         <v>10109</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>Прочее</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>Планка кабельная ПК 8Т</t>
         </is>
       </c>
       <c r="D84" t="inlineStr"/>
       <c r="E84" t="n">
-        <v>192.54</v>
+        <v>211.74</v>
       </c>
       <c r="F84" t="n">
-        <v>155.94</v>
+        <v>171.48</v>
       </c>
       <c r="G84" t="n">
-        <v>159.78</v>
+        <v>175.74</v>
       </c>
       <c r="H84" t="n">
-        <v>163.62</v>
+        <v>179.94</v>
       </c>
       <c r="I84" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="n">
         <v>10312</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>Дин рейка</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>Др1-12.Din-рейка.</t>
         </is>
       </c>
       <c r="D85" t="inlineStr"/>
       <c r="E85" t="n">
-        <v>59.91</v>
+        <v>72.42</v>
       </c>
       <c r="F85" t="n">
-        <v>48.48</v>
+        <v>53.28</v>
       </c>
       <c r="G85" t="n">
-        <v>49.68</v>
+        <v>54.6</v>
       </c>
       <c r="H85" t="n">
-        <v>50.88</v>
+        <v>55.92</v>
       </c>
       <c r="I85" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="n">
         <v>10749</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t xml:space="preserve">ЕР </t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>ЕР 1684/1</t>
         </is>
       </c>
       <c r="D86" t="inlineStr"/>
       <c r="E86" t="n">
-        <v>12913.08</v>
+        <v>14204.34</v>
       </c>
       <c r="F86" t="n">
-        <v>10459.56</v>
+        <v>11505.48</v>
       </c>
       <c r="G86" t="n">
-        <v>10717.86</v>
+        <v>11789.64</v>
       </c>
       <c r="H86" t="n">
-        <v>10976.1</v>
+        <v>12073.68</v>
       </c>
       <c r="I86" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="n">
         <v>10764</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t xml:space="preserve">ЕР </t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>ЕР 1884/1</t>
         </is>
       </c>
-      <c r="D87" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="D87" t="inlineStr"/>
       <c r="E87" t="n">
-        <v>14087.34</v>
+        <v>15496.02</v>
       </c>
       <c r="F87" t="n">
-        <v>11410.74</v>
+        <v>12551.76</v>
       </c>
       <c r="G87" t="n">
-        <v>11692.44</v>
+        <v>12861.66</v>
       </c>
       <c r="H87" t="n">
-        <v>11974.2</v>
+        <v>13171.62</v>
       </c>
       <c r="I87" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="n">
         <v>10770</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t xml:space="preserve">ЕР </t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>ЕР 20124/2В</t>
         </is>
       </c>
       <c r="D88" t="inlineStr"/>
       <c r="E88" t="n">
-        <v>20607.66</v>
+        <v>22668.42</v>
       </c>
       <c r="F88" t="n">
-        <v>16692.18</v>
+        <v>18361.38</v>
       </c>
       <c r="G88" t="n">
-        <v>17104.32</v>
+        <v>18814.74</v>
       </c>
       <c r="H88" t="n">
-        <v>17516.46</v>
+        <v>19268.1</v>
       </c>
       <c r="I88" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="n">
         <v>11161</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t xml:space="preserve">МКН </t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>МКН 44.25М IP54</t>
         </is>
       </c>
       <c r="D89" t="inlineStr"/>
       <c r="E89" t="n">
-        <v>2488.86</v>
+        <v>2737.74</v>
       </c>
       <c r="F89" t="n">
-        <v>1891.5</v>
+        <v>2080.62</v>
       </c>
       <c r="G89" t="n">
-        <v>1941.3</v>
+        <v>2135.4</v>
       </c>
       <c r="H89" t="n">
-        <v>1991.04</v>
+        <v>2190.12</v>
       </c>
       <c r="I89" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="n">
         <v>11165</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t xml:space="preserve">МКН </t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>МКН 75.17М IP54</t>
         </is>
       </c>
       <c r="D90" t="inlineStr"/>
       <c r="E90" t="n">
-        <v>3445.02</v>
+        <v>3789.48</v>
       </c>
       <c r="F90" t="n">
-        <v>2790.42</v>
+        <v>3069.42</v>
       </c>
       <c r="G90" t="n">
-        <v>2859.36</v>
+        <v>3145.26</v>
       </c>
       <c r="H90" t="n">
-        <v>2928.24</v>
+        <v>3221.04</v>
       </c>
       <c r="I90" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="n">
         <v>11166</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t xml:space="preserve">МКН </t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>МКН 8.65.24М IP54</t>
         </is>
       </c>
       <c r="D91" t="inlineStr"/>
       <c r="E91" t="n">
-        <v>5521.32</v>
+        <v>6073.44</v>
       </c>
       <c r="F91" t="n">
-        <v>4472.22</v>
+        <v>4919.4</v>
       </c>
       <c r="G91" t="n">
-        <v>4582.68</v>
+        <v>5040.9</v>
       </c>
       <c r="H91" t="n">
-        <v>4693.08</v>
+        <v>5162.34</v>
       </c>
       <c r="I91" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="n">
         <v>11169</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t xml:space="preserve">МКН </t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>МКН 852М IP54</t>
         </is>
       </c>
       <c r="D92" t="inlineStr"/>
       <c r="E92" t="n">
-        <v>4274.52</v>
+        <v>4701.96</v>
       </c>
       <c r="F92" t="n">
-        <v>3462.36</v>
+        <v>3808.56</v>
       </c>
       <c r="G92" t="n">
-        <v>3547.8</v>
+        <v>3902.58</v>
       </c>
       <c r="H92" t="n">
-        <v>3633.3</v>
+        <v>3996.6</v>
       </c>
       <c r="I92" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="n">
         <v>11170</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t xml:space="preserve">МКН </t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t>МКН 85.25М IP54</t>
         </is>
       </c>
-      <c r="D93" t="inlineStr"/>
+      <c r="D93" t="n">
+        <v>3</v>
+      </c>
       <c r="E93" t="n">
-        <v>4559.04</v>
+        <v>5014.92</v>
       </c>
       <c r="F93" t="n">
-        <v>3692.82</v>
+        <v>4062.06</v>
       </c>
       <c r="G93" t="n">
-        <v>3783.96</v>
+        <v>4162.32</v>
       </c>
       <c r="H93" t="n">
-        <v>3875.16</v>
+        <v>4262.64</v>
       </c>
       <c r="I93" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="n">
         <v>11171</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t xml:space="preserve">МКН </t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
           <t>МКН 853М IP54</t>
         </is>
       </c>
-      <c r="D94" t="inlineStr"/>
+      <c r="D94" t="n">
+        <v>7</v>
+      </c>
       <c r="E94" t="n">
-        <v>4931.82</v>
+        <v>5424.96</v>
       </c>
       <c r="F94" t="n">
-        <v>3994.74</v>
+        <v>4394.16</v>
       </c>
       <c r="G94" t="n">
-        <v>4093.38</v>
+        <v>4502.7</v>
       </c>
       <c r="H94" t="n">
-        <v>4192.02</v>
+        <v>4611.18</v>
       </c>
       <c r="I94" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="n">
         <v>11172</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t xml:space="preserve">МКН </t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>МКН 95.17М IP54</t>
         </is>
       </c>
       <c r="D95" t="inlineStr"/>
       <c r="E95" t="n">
-        <v>5091.96</v>
+        <v>5601.12</v>
       </c>
       <c r="F95" t="n">
-        <v>4124.46</v>
+        <v>4536.9</v>
       </c>
       <c r="G95" t="n">
-        <v>4226.28</v>
+        <v>4648.86</v>
       </c>
       <c r="H95" t="n">
-        <v>4328.16</v>
+        <v>4760.94</v>
       </c>
       <c r="I95" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="n">
         <v>11173</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t xml:space="preserve">МКС </t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>МКС 10.75.24М IP54</t>
         </is>
       </c>
       <c r="D96" t="inlineStr"/>
       <c r="E96" t="n">
-        <v>7080.66</v>
+        <v>7788.72</v>
       </c>
       <c r="F96" t="n">
-        <v>5735.28</v>
+        <v>6308.82</v>
       </c>
       <c r="G96" t="n">
-        <v>5876.94</v>
+        <v>6464.58</v>
       </c>
       <c r="H96" t="n">
-        <v>6018.54</v>
+        <v>6620.34</v>
       </c>
       <c r="I96" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="n">
         <v>11282</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t xml:space="preserve">МКН </t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>МКН 883М IP54</t>
         </is>
       </c>
-      <c r="D97" t="inlineStr"/>
+      <c r="D97" t="n">
+        <v>12</v>
+      </c>
       <c r="E97" t="n">
-        <v>7105.56</v>
+        <v>7816.08</v>
       </c>
       <c r="F97" t="n">
-        <v>5755.5</v>
+        <v>6331.02</v>
       </c>
       <c r="G97" t="n">
-        <v>5897.58</v>
+        <v>6487.32</v>
       </c>
       <c r="H97" t="n">
-        <v>6039.72</v>
+        <v>6643.68</v>
       </c>
       <c r="I97" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="n">
         <v>11693</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t xml:space="preserve">ЕР </t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t>ЕР 1864/1</t>
         </is>
       </c>
       <c r="D98" t="inlineStr"/>
       <c r="E98" t="n">
-        <v>12012.78</v>
+        <v>13214.04</v>
       </c>
       <c r="F98" t="n">
-        <v>9730.32</v>
+        <v>10703.34</v>
       </c>
       <c r="G98" t="n">
-        <v>9970.559999999999</v>
+        <v>10967.58</v>
       </c>
       <c r="H98" t="n">
-        <v>10210.86</v>
+        <v>11231.94</v>
       </c>
       <c r="I98" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="n">
         <v>11694</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t xml:space="preserve">ЕР </t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>ЕР 1664/1</t>
         </is>
       </c>
       <c r="D99" t="inlineStr"/>
       <c r="E99" t="n">
-        <v>10960.44</v>
+        <v>12056.46</v>
       </c>
       <c r="F99" t="n">
-        <v>8877.959999999999</v>
+        <v>9765.719999999999</v>
       </c>
       <c r="G99" t="n">
-        <v>9097.139999999999</v>
+        <v>10006.8</v>
       </c>
       <c r="H99" t="n">
-        <v>9316.32</v>
+        <v>10247.94</v>
       </c>
       <c r="I99" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="n">
         <v>11695</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t xml:space="preserve">ЕР </t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>ЕР 1666/1</t>
         </is>
       </c>
       <c r="D100" t="inlineStr"/>
       <c r="E100" t="n">
-        <v>12388.08</v>
+        <v>13626.84</v>
       </c>
       <c r="F100" t="n">
-        <v>10034.34</v>
+        <v>11037.72</v>
       </c>
       <c r="G100" t="n">
-        <v>10282.08</v>
+        <v>11310.24</v>
       </c>
       <c r="H100" t="n">
-        <v>10529.82</v>
+        <v>11582.76</v>
       </c>
       <c r="I100" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="n">
         <v>11696</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t xml:space="preserve">ЕР </t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>ЕР 1884/2 В</t>
         </is>
       </c>
       <c r="D101" t="inlineStr"/>
       <c r="E101" t="n">
-        <v>14862</v>
+        <v>16348.2</v>
       </c>
       <c r="F101" t="n">
-        <v>12038.22</v>
+        <v>13242</v>
       </c>
       <c r="G101" t="n">
-        <v>12335.46</v>
+        <v>13569</v>
       </c>
       <c r="H101" t="n">
-        <v>12632.7</v>
+        <v>13895.94</v>
       </c>
       <c r="I101" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="n">
         <v>11697</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t xml:space="preserve">ЕР </t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>ЕР 20104/2В</t>
         </is>
       </c>
       <c r="D102" t="inlineStr"/>
       <c r="E102" t="n">
-        <v>19075.14</v>
+        <v>20982.6</v>
       </c>
       <c r="F102" t="n">
-        <v>15450.84</v>
+        <v>16995.9</v>
       </c>
       <c r="G102" t="n">
-        <v>15832.32</v>
+        <v>17415.54</v>
       </c>
       <c r="H102" t="n">
-        <v>16213.86</v>
+        <v>17835.24</v>
       </c>
       <c r="I102" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="n">
         <v>11698</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t xml:space="preserve">ЕР </t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>ЕР 2064/1</t>
         </is>
       </c>
       <c r="D103" t="inlineStr"/>
       <c r="E103" t="n">
-        <v>12910.97</v>
+        <v>14202</v>
       </c>
       <c r="F103" t="n">
-        <v>10457.82</v>
+        <v>11503.56</v>
       </c>
       <c r="G103" t="n">
-        <v>10716.06</v>
+        <v>11787.66</v>
       </c>
       <c r="H103" t="n">
-        <v>10974.24</v>
+        <v>12071.64</v>
       </c>
       <c r="I103" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="n">
         <v>11699</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t xml:space="preserve">ЕР </t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
           <t>ЕР 2084/1</t>
         </is>
       </c>
       <c r="D104" t="inlineStr"/>
       <c r="E104" t="n">
-        <v>15288.96</v>
+        <v>16817.82</v>
       </c>
       <c r="F104" t="n">
-        <v>12384.06</v>
+        <v>13622.46</v>
       </c>
       <c r="G104" t="n">
-        <v>12689.82</v>
+        <v>13958.76</v>
       </c>
       <c r="H104" t="n">
-        <v>12995.58</v>
+        <v>14295.12</v>
       </c>
       <c r="I104" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="n">
         <v>11702</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>Монтажные пластины</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
           <t>М 6.150 С</t>
         </is>
       </c>
-      <c r="D105" t="inlineStr"/>
+      <c r="D105" t="n">
+        <v>69</v>
+      </c>
       <c r="E105" t="n">
-        <v>324.54</v>
+        <v>356.94</v>
       </c>
       <c r="F105" t="n">
-        <v>262.86</v>
+        <v>289.14</v>
       </c>
       <c r="G105" t="n">
-        <v>269.34</v>
+        <v>296.22</v>
       </c>
       <c r="H105" t="n">
-        <v>275.82</v>
+        <v>303.36</v>
       </c>
       <c r="I105" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="n">
         <v>11703</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>Монтажные пластины</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
           <t>М 8.150 С</t>
         </is>
       </c>
-      <c r="D106" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="D106" t="inlineStr"/>
       <c r="E106" t="n">
-        <v>450.06</v>
+        <v>495.06</v>
       </c>
       <c r="F106" t="n">
-        <v>364.5</v>
+        <v>400.92</v>
       </c>
       <c r="G106" t="n">
-        <v>373.5</v>
+        <v>410.82</v>
       </c>
       <c r="H106" t="n">
-        <v>382.5</v>
+        <v>420.72</v>
       </c>
       <c r="I106" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="n">
         <v>11704</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>Монтажные пластины</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>М 6.250 С</t>
         </is>
       </c>
       <c r="D107" t="n">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="E107" t="n">
-        <v>497.34</v>
+        <v>547.02</v>
       </c>
       <c r="F107" t="n">
-        <v>402.84</v>
+        <v>443.1</v>
       </c>
       <c r="G107" t="n">
-        <v>412.74</v>
+        <v>453.96</v>
       </c>
       <c r="H107" t="n">
-        <v>422.7</v>
+        <v>464.94</v>
       </c>
       <c r="I107" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="n">
         <v>11705</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>Монтажные пластины</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
           <t>М 8.250 С</t>
         </is>
       </c>
       <c r="D108" t="inlineStr"/>
       <c r="E108" t="n">
-        <v>689.64</v>
+        <v>758.58</v>
       </c>
       <c r="F108" t="n">
-        <v>558.6</v>
+        <v>614.46</v>
       </c>
       <c r="G108" t="n">
-        <v>572.4</v>
+        <v>629.64</v>
       </c>
       <c r="H108" t="n">
-        <v>586.14</v>
+        <v>644.7</v>
       </c>
       <c r="I108" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="n">
         <v>11857</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t xml:space="preserve">Цоколя </t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
           <t>Цоколь Ц-2104 ЕР</t>
         </is>
       </c>
       <c r="D109" t="inlineStr"/>
       <c r="E109" t="n">
-        <v>2192.58</v>
+        <v>2411.82</v>
       </c>
       <c r="F109" t="n">
-        <v>1775.94</v>
+        <v>1953.48</v>
       </c>
       <c r="G109" t="n">
-        <v>1819.8</v>
+        <v>2001.78</v>
       </c>
       <c r="H109" t="n">
-        <v>1863.66</v>
+        <v>2050.02</v>
       </c>
       <c r="I109" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="n">
         <v>11858</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t xml:space="preserve">Цоколя </t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
           <t>Цоколь Ц-2124 ЕР</t>
         </is>
       </c>
       <c r="D110" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E110" t="n">
-        <v>2433.24</v>
+        <v>2676.54</v>
       </c>
       <c r="F110" t="n">
-        <v>1970.88</v>
+        <v>2167.92</v>
       </c>
       <c r="G110" t="n">
-        <v>2019.54</v>
+        <v>2221.44</v>
       </c>
       <c r="H110" t="n">
-        <v>2068.2</v>
+        <v>2275.02</v>
       </c>
       <c r="I110" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="n">
         <v>11859</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t xml:space="preserve">Цоколя </t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t>Цоколь Ц-264 ЕР</t>
         </is>
       </c>
       <c r="D111" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E111" t="n">
-        <v>1736.82</v>
+        <v>1910.46</v>
       </c>
       <c r="F111" t="n">
-        <v>1406.82</v>
+        <v>1547.46</v>
       </c>
       <c r="G111" t="n">
-        <v>1441.56</v>
+        <v>1585.68</v>
       </c>
       <c r="H111" t="n">
-        <v>1476.3</v>
+        <v>1623.9</v>
       </c>
       <c r="I111" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="n">
         <v>11860</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t xml:space="preserve">Цоколя </t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>Цоколь Ц-284 ЕР</t>
         </is>
       </c>
       <c r="D112" t="n">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E112" t="n">
-        <v>1949.4</v>
+        <v>2144.34</v>
       </c>
       <c r="F112" t="n">
-        <v>1578.96</v>
+        <v>1736.82</v>
       </c>
       <c r="G112" t="n">
-        <v>1617.96</v>
+        <v>1779.72</v>
       </c>
       <c r="H112" t="n">
-        <v>1656.96</v>
+        <v>1822.62</v>
       </c>
       <c r="I112" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="n">
         <v>12030</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>Монтажные пластины</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
           <t>М 10.250 С</t>
         </is>
       </c>
-      <c r="D113" t="inlineStr"/>
+      <c r="D113" t="n">
+        <v>18</v>
+      </c>
       <c r="E113" t="n">
-        <v>882.0599999999999</v>
+        <v>970.26</v>
       </c>
       <c r="F113" t="n">
-        <v>714.42</v>
+        <v>785.8200000000001</v>
       </c>
       <c r="G113" t="n">
-        <v>732.0599999999999</v>
+        <v>805.26</v>
       </c>
       <c r="H113" t="n">
-        <v>749.7</v>
+        <v>824.64</v>
       </c>
       <c r="I113" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="n">
         <v>12031</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>Монтажные пластины</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
           <t>М 10.150 С</t>
         </is>
       </c>
-      <c r="D114" t="inlineStr"/>
+      <c r="D114" t="n">
+        <v>11</v>
+      </c>
       <c r="E114" t="n">
-        <v>575.58</v>
+        <v>633.12</v>
       </c>
       <c r="F114" t="n">
-        <v>466.2</v>
+        <v>512.8200000000001</v>
       </c>
       <c r="G114" t="n">
-        <v>477.72</v>
+        <v>525.48</v>
       </c>
       <c r="H114" t="n">
-        <v>489.24</v>
+        <v>538.14</v>
       </c>
       <c r="I114" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="n">
         <v>12099</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t xml:space="preserve">ЕР </t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
           <t>ЕР 18124/2В</t>
         </is>
       </c>
       <c r="D115" t="inlineStr"/>
       <c r="E115" t="n">
-        <v>19448.4</v>
+        <v>21393.24</v>
       </c>
       <c r="F115" t="n">
-        <v>15753.18</v>
+        <v>17328.48</v>
       </c>
       <c r="G115" t="n">
-        <v>16142.16</v>
+        <v>17756.34</v>
       </c>
       <c r="H115" t="n">
-        <v>16531.14</v>
+        <v>18184.2</v>
       </c>
       <c r="I115" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="n">
         <v>12128</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>Прочее</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
           <t>СТ-100.65 (стійка таврова)</t>
         </is>
       </c>
-      <c r="D116" t="inlineStr"/>
+      <c r="D116" t="n">
+        <v>756</v>
+      </c>
       <c r="E116" t="n">
-        <v>73.14</v>
+        <v>80.40000000000001</v>
       </c>
       <c r="F116" t="n">
-        <v>62.16</v>
+        <v>68.34</v>
       </c>
       <c r="G116" t="n">
-        <v>62.16</v>
+        <v>68.34</v>
       </c>
       <c r="H116" t="n">
-        <v>62.16</v>
+        <v>68.34</v>
       </c>
       <c r="I116" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="n">
         <v>12129</v>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>Прочее</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
           <t>СТ-150.135 (стійка таврова)</t>
         </is>
       </c>
       <c r="D117" t="n">
-        <v>107</v>
+        <v>8</v>
       </c>
       <c r="E117" t="n">
-        <v>101.34</v>
+        <v>111.42</v>
       </c>
       <c r="F117" t="n">
-        <v>86.09999999999999</v>
+        <v>94.68000000000001</v>
       </c>
       <c r="G117" t="n">
-        <v>86.09999999999999</v>
+        <v>94.68000000000001</v>
       </c>
       <c r="H117" t="n">
-        <v>86.09999999999999</v>
+        <v>94.68000000000001</v>
       </c>
       <c r="I117" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="n">
         <v>12148</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>Монтажные пластины</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
           <t>М 6.75</t>
         </is>
       </c>
       <c r="D118" t="n">
-        <v>48</v>
+        <v>63</v>
       </c>
       <c r="E118" t="n">
-        <v>233.82</v>
+        <v>257.16</v>
       </c>
       <c r="F118" t="n">
-        <v>189.36</v>
+        <v>208.26</v>
       </c>
       <c r="G118" t="n">
-        <v>194.04</v>
+        <v>213.42</v>
       </c>
       <c r="H118" t="n">
-        <v>198.72</v>
+        <v>218.58</v>
       </c>
       <c r="I118" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="n">
         <v>12149</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>Монтажные пластины</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
           <t>М 8.75</t>
         </is>
       </c>
-      <c r="D119" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="D119" t="inlineStr"/>
       <c r="E119" t="n">
-        <v>324.24</v>
+        <v>356.64</v>
       </c>
       <c r="F119" t="n">
-        <v>262.62</v>
+        <v>288.84</v>
       </c>
       <c r="G119" t="n">
-        <v>269.1</v>
+        <v>295.98</v>
       </c>
       <c r="H119" t="n">
-        <v>275.58</v>
+        <v>303.12</v>
       </c>
       <c r="I119" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="n">
         <v>12150</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>Монтажные пластины</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
           <t>М 10.75</t>
         </is>
       </c>
       <c r="D120" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E120" t="n">
-        <v>414.96</v>
+        <v>456.42</v>
       </c>
       <c r="F120" t="n">
-        <v>336.12</v>
+        <v>369.72</v>
       </c>
       <c r="G120" t="n">
-        <v>344.4</v>
+        <v>378.84</v>
       </c>
       <c r="H120" t="n">
-        <v>352.68</v>
+        <v>387.9</v>
       </c>
       <c r="I120" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="n">
         <v>12151</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>Монтажные пластины</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
           <t>М 12.75</t>
         </is>
       </c>
       <c r="D121" t="n">
-        <v>29</v>
+        <v>7</v>
       </c>
       <c r="E121" t="n">
-        <v>505.86</v>
+        <v>556.4400000000001</v>
       </c>
       <c r="F121" t="n">
-        <v>409.74</v>
+        <v>450.66</v>
       </c>
       <c r="G121" t="n">
-        <v>419.82</v>
+        <v>461.76</v>
       </c>
       <c r="H121" t="n">
-        <v>429.96</v>
+        <v>472.92</v>
       </c>
       <c r="I121" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="n">
         <v>12155</v>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>Монтажные пластины</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
           <t>М 6.25</t>
         </is>
       </c>
       <c r="D122" t="n">
-        <v>213</v>
+        <v>181</v>
       </c>
       <c r="E122" t="n">
-        <v>101.16</v>
+        <v>111.24</v>
       </c>
       <c r="F122" t="n">
-        <v>81.90000000000001</v>
+        <v>90.06</v>
       </c>
       <c r="G122" t="n">
-        <v>83.94</v>
+        <v>92.28</v>
       </c>
       <c r="H122" t="n">
-        <v>85.98</v>
+        <v>94.56</v>
       </c>
       <c r="I122" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="n">
         <v>12156</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>Монтажные пластины</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
           <t>М 8.25</t>
         </is>
       </c>
       <c r="D123" t="n">
-        <v>386</v>
+        <v>339</v>
       </c>
       <c r="E123" t="n">
-        <v>140.46</v>
+        <v>154.5</v>
       </c>
       <c r="F123" t="n">
-        <v>113.76</v>
+        <v>125.1</v>
       </c>
       <c r="G123" t="n">
-        <v>116.58</v>
+        <v>128.22</v>
       </c>
       <c r="H123" t="n">
-        <v>119.34</v>
+        <v>131.22</v>
       </c>
       <c r="I123" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="n">
         <v>12157</v>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>Монтажные пластины</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
           <t>М 10.25</t>
         </is>
       </c>
       <c r="D124" t="n">
-        <v>185</v>
+        <v>218</v>
       </c>
       <c r="E124" t="n">
-        <v>179.99</v>
+        <v>197.88</v>
       </c>
       <c r="F124" t="n">
-        <v>145.74</v>
+        <v>160.26</v>
       </c>
       <c r="G124" t="n">
-        <v>149.34</v>
+        <v>164.22</v>
       </c>
       <c r="H124" t="n">
-        <v>152.94</v>
+        <v>168.18</v>
       </c>
       <c r="I124" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="n">
         <v>12158</v>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>Монтажные пластины</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
           <t>М 12.25</t>
         </is>
       </c>
       <c r="D125" t="n">
-        <v>144</v>
+        <v>122</v>
       </c>
       <c r="E125" t="n">
-        <v>219.24</v>
+        <v>241.14</v>
       </c>
       <c r="F125" t="n">
-        <v>177.54</v>
+        <v>195.24</v>
       </c>
       <c r="G125" t="n">
-        <v>181.92</v>
+        <v>200.1</v>
       </c>
       <c r="H125" t="n">
-        <v>186.3</v>
+        <v>204.9</v>
       </c>
       <c r="I125" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="n">
         <v>12162</v>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>Монтажные пластины</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t>М 4.75 В</t>
         </is>
       </c>
       <c r="D126" t="n">
-        <v>63</v>
+        <v>37</v>
       </c>
       <c r="E126" t="n">
-        <v>157.68</v>
+        <v>173.4</v>
       </c>
       <c r="F126" t="n">
-        <v>127.68</v>
+        <v>140.4</v>
       </c>
       <c r="G126" t="n">
-        <v>130.86</v>
+        <v>143.94</v>
       </c>
       <c r="H126" t="n">
-        <v>133.98</v>
+        <v>147.36</v>
       </c>
       <c r="I126" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="n">
         <v>12163</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>Монтажные пластины</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
           <t>М 6.75 В</t>
         </is>
       </c>
-      <c r="D127" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="D127" t="inlineStr"/>
       <c r="E127" t="n">
-        <v>248.28</v>
+        <v>273.06</v>
       </c>
       <c r="F127" t="n">
-        <v>201.06</v>
+        <v>221.16</v>
       </c>
       <c r="G127" t="n">
-        <v>206.04</v>
+        <v>226.62</v>
       </c>
       <c r="H127" t="n">
-        <v>211.02</v>
+        <v>232.08</v>
       </c>
       <c r="I127" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="n">
         <v>12172</v>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t xml:space="preserve">Цоколя </t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
           <t>Цоколь Ц-1104 ЕР</t>
         </is>
       </c>
       <c r="D128" t="inlineStr"/>
       <c r="E128" t="n">
-        <v>1249.32</v>
+        <v>1374.24</v>
       </c>
       <c r="F128" t="n">
-        <v>1011.9</v>
+        <v>1113.06</v>
       </c>
       <c r="G128" t="n">
-        <v>1036.92</v>
+        <v>1140.6</v>
       </c>
       <c r="H128" t="n">
-        <v>1061.88</v>
+        <v>1168.02</v>
       </c>
       <c r="I128" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="n">
         <v>12173</v>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t xml:space="preserve">Цоколя </t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
           <t>Цоколь Ц-1124 ЕР</t>
         </is>
       </c>
-      <c r="D129" t="inlineStr"/>
+      <c r="D129" t="n">
+        <v>3</v>
+      </c>
       <c r="E129" t="n">
-        <v>1369.38</v>
+        <v>1506.3</v>
       </c>
       <c r="F129" t="n">
-        <v>1109.16</v>
+        <v>1220.04</v>
       </c>
       <c r="G129" t="n">
-        <v>1136.58</v>
+        <v>1250.22</v>
       </c>
       <c r="H129" t="n">
-        <v>1163.94</v>
+        <v>1280.28</v>
       </c>
       <c r="I129" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="n">
         <v>12174</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t xml:space="preserve">Цоколя </t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
           <t>Цоколь Ц-164 ЕР</t>
         </is>
       </c>
       <c r="D130" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E130" t="n">
-        <v>1006.86</v>
+        <v>1107.54</v>
       </c>
       <c r="F130" t="n">
-        <v>815.52</v>
+        <v>897.0599999999999</v>
       </c>
       <c r="G130" t="n">
-        <v>835.6799999999999</v>
+        <v>919.2</v>
       </c>
       <c r="H130" t="n">
-        <v>855.78</v>
+        <v>941.34</v>
       </c>
       <c r="I130" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="n">
         <v>12175</v>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t xml:space="preserve">Цоколя </t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
           <t>Цоколь Ц-184 ЕР</t>
         </is>
       </c>
-      <c r="D131" t="inlineStr"/>
+      <c r="D131" t="n">
+        <v>2</v>
+      </c>
       <c r="E131" t="n">
-        <v>1127.52</v>
+        <v>1240.26</v>
       </c>
       <c r="F131" t="n">
-        <v>913.26</v>
+        <v>1004.58</v>
       </c>
       <c r="G131" t="n">
-        <v>935.8200000000001</v>
+        <v>1029.36</v>
       </c>
       <c r="H131" t="n">
-        <v>958.38</v>
+        <v>1054.2</v>
       </c>
       <c r="I131" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="n">
         <v>12176</v>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t xml:space="preserve">Цоколя </t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
           <t>Цоколь Ц-166 ЕР</t>
         </is>
       </c>
-      <c r="D132" t="inlineStr"/>
+      <c r="D132" t="n">
+        <v>1</v>
+      </c>
       <c r="E132" t="n">
-        <v>1126.56</v>
+        <v>1239.18</v>
       </c>
       <c r="F132" t="n">
-        <v>912.48</v>
+        <v>1003.68</v>
       </c>
       <c r="G132" t="n">
-        <v>935.04</v>
+        <v>1028.52</v>
       </c>
       <c r="H132" t="n">
-        <v>957.54</v>
+        <v>1053.24</v>
       </c>
       <c r="I132" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="n">
         <v>12177</v>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t xml:space="preserve">Цоколя </t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
           <t>Цоколь Ц-186 ЕР</t>
         </is>
       </c>
-      <c r="D133" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="D133" t="inlineStr"/>
       <c r="E133" t="n">
-        <v>1264.08</v>
+        <v>1390.44</v>
       </c>
       <c r="F133" t="n">
-        <v>1023.9</v>
+        <v>1126.26</v>
       </c>
       <c r="G133" t="n">
-        <v>1049.16</v>
+        <v>1154.04</v>
       </c>
       <c r="H133" t="n">
-        <v>1074.42</v>
+        <v>1181.82</v>
       </c>
       <c r="I133" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="n">
         <v>12231</v>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>Монтажные пластины</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
           <t>М 6.25 В</t>
         </is>
       </c>
       <c r="D134" t="inlineStr"/>
       <c r="E134" t="n">
         <v>0</v>
       </c>
       <c r="F134" t="n">
         <v>0</v>
       </c>
       <c r="G134" t="n">
         <v>0</v>
       </c>
       <c r="H134" t="n">
         <v>0</v>
       </c>
       <c r="I134" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="n">
         <v>12235</v>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>Монтажные пластины</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
           <t>М 12.250 С</t>
         </is>
       </c>
-      <c r="D135" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="D135" t="inlineStr"/>
       <c r="E135" t="n">
-        <v>1074.4</v>
+        <v>1181.76</v>
       </c>
       <c r="F135" t="n">
-        <v>870.1799999999999</v>
+        <v>957.1799999999999</v>
       </c>
       <c r="G135" t="n">
-        <v>891.72</v>
+        <v>980.88</v>
       </c>
       <c r="H135" t="n">
-        <v>913.2</v>
+        <v>1004.52</v>
       </c>
       <c r="I135" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="n">
         <v>12260</v>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>Монтажные пластины</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
           <t>М 12.150 С</t>
         </is>
       </c>
       <c r="D136" t="n">
-        <v>50</v>
+        <v>33</v>
       </c>
       <c r="E136" t="n">
-        <v>701.28</v>
+        <v>771.36</v>
       </c>
       <c r="F136" t="n">
-        <v>568.02</v>
+        <v>624.78</v>
       </c>
       <c r="G136" t="n">
-        <v>582.0599999999999</v>
+        <v>640.26</v>
       </c>
       <c r="H136" t="n">
-        <v>596.04</v>
+        <v>655.62</v>
       </c>
       <c r="I136" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="n">
         <v>12261</v>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t xml:space="preserve">ЕР </t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
           <t>ЕР 20106/2В</t>
         </is>
       </c>
-      <c r="D137" t="inlineStr"/>
+      <c r="D137" t="n">
+        <v>2</v>
+      </c>
       <c r="E137" t="n">
-        <v>20927.76</v>
+        <v>23020.5</v>
       </c>
       <c r="F137" t="n">
-        <v>16951.44</v>
+        <v>18646.56</v>
       </c>
       <c r="G137" t="n">
-        <v>17370</v>
+        <v>19107</v>
       </c>
       <c r="H137" t="n">
-        <v>17788.56</v>
+        <v>19567.38</v>
       </c>
       <c r="I137" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="n">
         <v>12262</v>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t xml:space="preserve">ЕР </t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
           <t>ЕР 20126/2В</t>
         </is>
       </c>
       <c r="D138" t="inlineStr"/>
       <c r="E138" t="n">
-        <v>22529.75</v>
+        <v>24782.64</v>
       </c>
       <c r="F138" t="n">
-        <v>18249.06</v>
+        <v>20073.96</v>
       </c>
       <c r="G138" t="n">
-        <v>18699.6</v>
+        <v>20569.56</v>
       </c>
       <c r="H138" t="n">
-        <v>19150.2</v>
+        <v>21065.22</v>
       </c>
       <c r="I138" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="n">
         <v>12275</v>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>Лицевые панели</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
           <t>ЛП 425.20-21</t>
         </is>
       </c>
       <c r="D139" t="n">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="E139" t="n">
-        <v>199.56</v>
+        <v>219.48</v>
       </c>
       <c r="F139" t="n">
-        <v>161.64</v>
+        <v>177.78</v>
       </c>
       <c r="G139" t="n">
-        <v>165.6</v>
+        <v>182.16</v>
       </c>
       <c r="H139" t="n">
-        <v>169.62</v>
+        <v>186.54</v>
       </c>
       <c r="I139" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="n">
         <v>12276</v>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>Лицевые панели</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
           <t>ЛП 500.20-25</t>
         </is>
       </c>
       <c r="D140" t="n">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="E140" t="n">
-        <v>234.48</v>
+        <v>257.88</v>
       </c>
       <c r="F140" t="n">
-        <v>189.9</v>
+        <v>208.86</v>
       </c>
       <c r="G140" t="n">
-        <v>194.58</v>
+        <v>214.02</v>
       </c>
       <c r="H140" t="n">
-        <v>199.26</v>
+        <v>219.18</v>
       </c>
       <c r="I140" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="n">
         <v>12277</v>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>Лицевые панели</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
           <t>ЛП 525.20-27</t>
         </is>
       </c>
       <c r="D141" t="n">
-        <v>50</v>
+        <v>96</v>
       </c>
       <c r="E141" t="n">
-        <v>246.12</v>
+        <v>270.72</v>
       </c>
       <c r="F141" t="n">
-        <v>199.32</v>
+        <v>219.24</v>
       </c>
       <c r="G141" t="n">
-        <v>204.24</v>
+        <v>224.64</v>
       </c>
       <c r="H141" t="n">
-        <v>209.16</v>
+        <v>230.04</v>
       </c>
       <c r="I141" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="n">
         <v>12278</v>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>Лицевые панели</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
           <t>ЛП 700.20-36</t>
         </is>
       </c>
       <c r="D142" t="n">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="E142" t="n">
-        <v>330.42</v>
+        <v>363.42</v>
       </c>
       <c r="F142" t="n">
-        <v>267.6</v>
+        <v>294.36</v>
       </c>
       <c r="G142" t="n">
-        <v>274.2</v>
+        <v>301.62</v>
       </c>
       <c r="H142" t="n">
-        <v>280.86</v>
+        <v>308.94</v>
       </c>
       <c r="I142" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="n">
         <v>12279</v>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>Лицевые панели</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
           <t>ЛП 425.15-21</t>
         </is>
       </c>
       <c r="D143" t="n">
-        <v>8</v>
+        <v>38</v>
       </c>
       <c r="E143" t="n">
-        <v>152.27</v>
+        <v>167.4</v>
       </c>
       <c r="F143" t="n">
-        <v>123.3</v>
+        <v>135.6</v>
       </c>
       <c r="G143" t="n">
-        <v>126.3</v>
+        <v>138.9</v>
       </c>
       <c r="H143" t="n">
-        <v>129.36</v>
+        <v>142.26</v>
       </c>
       <c r="I143" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="n">
         <v>12280</v>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>Лицевые панели</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
           <t>ЛП 500.15-25</t>
         </is>
       </c>
       <c r="D144" t="n">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E144" t="n">
-        <v>179.88</v>
+        <v>197.82</v>
       </c>
       <c r="F144" t="n">
-        <v>145.68</v>
+        <v>160.2</v>
       </c>
       <c r="G144" t="n">
-        <v>149.28</v>
+        <v>164.16</v>
       </c>
       <c r="H144" t="n">
-        <v>152.88</v>
+        <v>168.12</v>
       </c>
       <c r="I144" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="n">
         <v>12281</v>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>Лицевые панели</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
           <t>ЛП 525.15-27</t>
         </is>
       </c>
       <c r="D145" t="n">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="E145" t="n">
-        <v>189.18</v>
+        <v>208.08</v>
       </c>
       <c r="F145" t="n">
-        <v>153.24</v>
+        <v>168.54</v>
       </c>
       <c r="G145" t="n">
-        <v>157.02</v>
+        <v>172.68</v>
       </c>
       <c r="H145" t="n">
-        <v>160.8</v>
+        <v>176.88</v>
       </c>
       <c r="I145" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="n">
         <v>12282</v>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>Лицевые панели</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
           <t>ЛП 700.15-36</t>
         </is>
       </c>
       <c r="D146" t="n">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="E146" t="n">
-        <v>252.12</v>
+        <v>277.32</v>
       </c>
       <c r="F146" t="n">
-        <v>204.18</v>
+        <v>224.58</v>
       </c>
       <c r="G146" t="n">
-        <v>209.22</v>
+        <v>230.1</v>
       </c>
       <c r="H146" t="n">
-        <v>214.26</v>
+        <v>235.68</v>
       </c>
       <c r="I146" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="n">
         <v>12283</v>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>Лицевые панели</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
           <t>ЛП 425.20-С</t>
         </is>
       </c>
       <c r="D147" t="n">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="E147" t="n">
-        <v>199.56</v>
+        <v>219.48</v>
       </c>
       <c r="F147" t="n">
-        <v>161.64</v>
+        <v>177.78</v>
       </c>
       <c r="G147" t="n">
-        <v>165.6</v>
+        <v>182.16</v>
       </c>
       <c r="H147" t="n">
-        <v>169.62</v>
+        <v>186.54</v>
       </c>
       <c r="I147" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="n">
         <v>12284</v>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>Лицевые панели</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
           <t>ЛП 500.20-С</t>
         </is>
       </c>
       <c r="D148" t="n">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="E148" t="n">
-        <v>234.48</v>
+        <v>257.88</v>
       </c>
       <c r="F148" t="n">
-        <v>189.9</v>
+        <v>208.86</v>
       </c>
       <c r="G148" t="n">
-        <v>194.58</v>
+        <v>214.02</v>
       </c>
       <c r="H148" t="n">
-        <v>199.26</v>
+        <v>219.18</v>
       </c>
       <c r="I148" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="n">
         <v>12285</v>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>Лицевые панели</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
           <t>ЛП 525.20-С</t>
         </is>
       </c>
-      <c r="D149" t="inlineStr"/>
+      <c r="D149" t="n">
+        <v>31</v>
+      </c>
       <c r="E149" t="n">
-        <v>246.14</v>
+        <v>270.72</v>
       </c>
       <c r="F149" t="n">
-        <v>199.32</v>
+        <v>219.24</v>
       </c>
       <c r="G149" t="n">
-        <v>204.24</v>
+        <v>224.64</v>
       </c>
       <c r="H149" t="n">
-        <v>209.16</v>
+        <v>230.04</v>
       </c>
       <c r="I149" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="n">
         <v>12286</v>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>Лицевые панели</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
           <t>ЛП 700.20-С</t>
         </is>
       </c>
       <c r="D150" t="n">
-        <v>25</v>
+        <v>3</v>
       </c>
       <c r="E150" t="n">
-        <v>330.44</v>
+        <v>363.42</v>
       </c>
       <c r="F150" t="n">
-        <v>267.6</v>
+        <v>294.36</v>
       </c>
       <c r="G150" t="n">
-        <v>274.2</v>
+        <v>301.62</v>
       </c>
       <c r="H150" t="n">
-        <v>280.86</v>
+        <v>308.94</v>
       </c>
       <c r="I150" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="n">
         <v>12287</v>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>Лицевые панели</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
           <t>ЛП 425.15-С</t>
         </is>
       </c>
       <c r="D151" t="n">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="E151" t="n">
-        <v>152.22</v>
+        <v>167.4</v>
       </c>
       <c r="F151" t="n">
-        <v>123.3</v>
+        <v>135.6</v>
       </c>
       <c r="G151" t="n">
-        <v>126.3</v>
+        <v>138.9</v>
       </c>
       <c r="H151" t="n">
-        <v>129.36</v>
+        <v>142.26</v>
       </c>
       <c r="I151" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="n">
         <v>12288</v>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>Лицевые панели</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
           <t>ЛП 500.15-С</t>
         </is>
       </c>
-      <c r="D152" t="inlineStr"/>
+      <c r="D152" t="n">
+        <v>6</v>
+      </c>
       <c r="E152" t="n">
-        <v>179.88</v>
+        <v>197.82</v>
       </c>
       <c r="F152" t="n">
-        <v>145.68</v>
+        <v>160.2</v>
       </c>
       <c r="G152" t="n">
-        <v>149.28</v>
+        <v>164.16</v>
       </c>
       <c r="H152" t="n">
-        <v>152.88</v>
+        <v>168.12</v>
       </c>
       <c r="I152" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="n">
         <v>12289</v>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>Лицевые панели</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
           <t>ЛП 525.15-С</t>
         </is>
       </c>
       <c r="D153" t="n">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="E153" t="n">
-        <v>189.18</v>
+        <v>208.08</v>
       </c>
       <c r="F153" t="n">
-        <v>153.24</v>
+        <v>168.54</v>
       </c>
       <c r="G153" t="n">
-        <v>157.02</v>
+        <v>172.68</v>
       </c>
       <c r="H153" t="n">
-        <v>160.8</v>
+        <v>176.88</v>
       </c>
       <c r="I153" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="n">
         <v>12290</v>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>Лицевые панели</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
           <t>ЛП 700.15-С</t>
         </is>
       </c>
       <c r="D154" t="n">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="E154" t="n">
-        <v>252.12</v>
+        <v>277.32</v>
       </c>
       <c r="F154" t="n">
-        <v>204.18</v>
+        <v>224.58</v>
       </c>
       <c r="G154" t="n">
-        <v>209.22</v>
+        <v>230.1</v>
       </c>
       <c r="H154" t="n">
-        <v>214.26</v>
+        <v>235.68</v>
       </c>
       <c r="I154" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="n">
         <v>12300</v>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t xml:space="preserve">Цоколя </t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
           <t>Цоколь Ц-1126 ЕР</t>
         </is>
       </c>
-      <c r="D155" t="inlineStr"/>
+      <c r="D155" t="n">
+        <v>2</v>
+      </c>
       <c r="E155" t="n">
-        <v>1489.26</v>
+        <v>1638.18</v>
       </c>
       <c r="F155" t="n">
-        <v>1206.3</v>
+        <v>1326.9</v>
       </c>
       <c r="G155" t="n">
-        <v>1236.06</v>
+        <v>1359.66</v>
       </c>
       <c r="H155" t="n">
-        <v>1265.82</v>
+        <v>1392.36</v>
       </c>
       <c r="I155" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="n">
         <v>12345</v>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t xml:space="preserve">Цоколя </t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
           <t>Цоколь Ц-1106 ЕР</t>
         </is>
       </c>
-      <c r="D156" t="inlineStr"/>
+      <c r="D156" t="n">
+        <v>2</v>
+      </c>
       <c r="E156" t="n">
-        <v>1369.02</v>
+        <v>1505.88</v>
       </c>
       <c r="F156" t="n">
-        <v>1108.86</v>
+        <v>1219.74</v>
       </c>
       <c r="G156" t="n">
-        <v>1136.28</v>
+        <v>1249.86</v>
       </c>
       <c r="H156" t="n">
-        <v>1163.64</v>
+        <v>1279.98</v>
       </c>
       <c r="I156" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="n">
         <v>12484</v>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t xml:space="preserve">Цоколя </t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
           <t>Цоколь Ц-286 ЕР</t>
         </is>
       </c>
       <c r="D157" t="n">
         <v>1</v>
       </c>
       <c r="E157" t="n">
-        <v>2188.98</v>
+        <v>2407.86</v>
       </c>
       <c r="F157" t="n">
-        <v>1773.06</v>
+        <v>1950.36</v>
       </c>
       <c r="G157" t="n">
-        <v>1816.8</v>
+        <v>1998.48</v>
       </c>
       <c r="H157" t="n">
-        <v>1860.6</v>
+        <v>2046.66</v>
       </c>
       <c r="I157" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="n">
         <v>12485</v>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t xml:space="preserve">Цоколя </t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
           <t>Цоколь Ц-2106 ЕР</t>
         </is>
       </c>
-      <c r="D158" t="inlineStr"/>
+      <c r="D158" t="n">
+        <v>2</v>
+      </c>
       <c r="E158" t="n">
-        <v>2433.24</v>
+        <v>2676.54</v>
       </c>
       <c r="F158" t="n">
-        <v>1970.88</v>
+        <v>2167.92</v>
       </c>
       <c r="G158" t="n">
-        <v>2019.54</v>
+        <v>2221.44</v>
       </c>
       <c r="H158" t="n">
-        <v>2068.2</v>
+        <v>2275.02</v>
       </c>
       <c r="I158" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="n">
         <v>12486</v>
       </c>
       <c r="B159" t="inlineStr">
         <is>
           <t xml:space="preserve">Цоколя </t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
           <t>Цоколь Ц-2126 ЕР</t>
         </is>
       </c>
-      <c r="D159" t="inlineStr"/>
+      <c r="D159" t="n">
+        <v>1</v>
+      </c>
       <c r="E159" t="n">
-        <v>2672.58</v>
+        <v>2939.82</v>
       </c>
       <c r="F159" t="n">
-        <v>2164.74</v>
+        <v>2381.16</v>
       </c>
       <c r="G159" t="n">
-        <v>2218.2</v>
+        <v>2440.02</v>
       </c>
       <c r="H159" t="n">
-        <v>2271.66</v>
+        <v>2498.82</v>
       </c>
       <c r="I159" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="n">
         <v>12487</v>
       </c>
       <c r="B160" t="inlineStr">
         <is>
           <t>Монтажные пластины</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
           <t>М 5.150 С</t>
         </is>
       </c>
-      <c r="D160" t="inlineStr"/>
+      <c r="D160" t="n">
+        <v>5</v>
+      </c>
       <c r="E160" t="n">
-        <v>261.7</v>
+        <v>287.82</v>
       </c>
       <c r="F160" t="n">
-        <v>211.92</v>
+        <v>233.1</v>
       </c>
       <c r="G160" t="n">
-        <v>217.14</v>
+        <v>238.8</v>
       </c>
       <c r="H160" t="n">
-        <v>222.36</v>
+        <v>244.56</v>
       </c>
       <c r="I160" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="n">
         <v>12488</v>
       </c>
       <c r="B161" t="inlineStr">
         <is>
           <t>Монтажные пластины</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
           <t>М 5.250 С</t>
         </is>
       </c>
       <c r="D161" t="inlineStr"/>
       <c r="E161" t="n">
-        <v>401.31</v>
+        <v>441.36</v>
       </c>
       <c r="F161" t="n">
-        <v>325.02</v>
+        <v>357.48</v>
       </c>
       <c r="G161" t="n">
-        <v>333.06</v>
+        <v>366.36</v>
       </c>
       <c r="H161" t="n">
-        <v>341.04</v>
+        <v>375.12</v>
       </c>
       <c r="I161" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="n">
         <v>12526</v>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>Монтажные панели МП/МПС</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
           <t>МПС 106 Панель монтажная (оц)</t>
         </is>
       </c>
       <c r="D162" t="inlineStr"/>
       <c r="E162" t="n">
-        <v>1401.72</v>
+        <v>1541.88</v>
       </c>
       <c r="F162" t="n">
-        <v>1135.38</v>
+        <v>1248.9</v>
       </c>
       <c r="G162" t="n">
-        <v>1163.4</v>
+        <v>1279.74</v>
       </c>
       <c r="H162" t="n">
-        <v>1191.42</v>
+        <v>1310.52</v>
       </c>
       <c r="I162" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="n">
         <v>12527</v>
       </c>
       <c r="B163" t="inlineStr">
         <is>
           <t>Монтажные панели МП/МПС</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
           <t>МПС 126 Панель монтажная  (оц)</t>
         </is>
       </c>
       <c r="D163" t="inlineStr"/>
       <c r="E163" t="n">
-        <v>1703.52</v>
+        <v>1873.86</v>
       </c>
       <c r="F163" t="n">
-        <v>1379.82</v>
+        <v>1517.76</v>
       </c>
       <c r="G163" t="n">
-        <v>1413.9</v>
+        <v>1555.26</v>
       </c>
       <c r="H163" t="n">
-        <v>1447.98</v>
+        <v>1592.76</v>
       </c>
       <c r="I163" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="n">
         <v>12528</v>
       </c>
       <c r="B164" t="inlineStr">
         <is>
           <t>Монтажные панели МП/МПС</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
           <t>МПС 146 Панель монтажная (оц)</t>
         </is>
       </c>
       <c r="D164" t="n">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E164" t="n">
-        <v>2004.84</v>
+        <v>2205.3</v>
       </c>
       <c r="F164" t="n">
-        <v>1623.9</v>
+        <v>1786.26</v>
       </c>
       <c r="G164" t="n">
-        <v>1663.98</v>
+        <v>1830.36</v>
       </c>
       <c r="H164" t="n">
-        <v>1704.06</v>
+        <v>1874.46</v>
       </c>
       <c r="I164" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="n">
         <v>12529</v>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <t>Монтажные панели МП/МПС</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
           <t>МПС 166 Панель монтажная (оц)</t>
         </is>
       </c>
       <c r="D165" t="n">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="E165" t="n">
-        <v>2306.4</v>
+        <v>2537.04</v>
       </c>
       <c r="F165" t="n">
-        <v>1868.16</v>
+        <v>2054.94</v>
       </c>
       <c r="G165" t="n">
-        <v>1914.3</v>
+        <v>2105.7</v>
       </c>
       <c r="H165" t="n">
-        <v>1960.44</v>
+        <v>2156.46</v>
       </c>
       <c r="I165" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="n">
         <v>12543</v>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t>Монтажные пластины</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
           <t>М 7.25 В</t>
         </is>
       </c>
       <c r="D166" t="n">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="E166" t="n">
-        <v>127.32</v>
+        <v>140.04</v>
       </c>
       <c r="F166" t="n">
-        <v>103.08</v>
+        <v>113.34</v>
       </c>
       <c r="G166" t="n">
-        <v>105.66</v>
+        <v>116.22</v>
       </c>
       <c r="H166" t="n">
-        <v>108.18</v>
+        <v>118.98</v>
       </c>
       <c r="I166" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="n">
         <v>12544</v>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>Монтажные пластины</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
           <t>М 7.75 В</t>
         </is>
       </c>
       <c r="D167" t="n">
-        <v>21</v>
+        <v>6</v>
       </c>
       <c r="E167" t="n">
-        <v>293.94</v>
+        <v>323.28</v>
       </c>
       <c r="F167" t="n">
-        <v>238.08</v>
+        <v>261.84</v>
       </c>
       <c r="G167" t="n">
-        <v>243.96</v>
+        <v>268.32</v>
       </c>
       <c r="H167" t="n">
-        <v>249.84</v>
+        <v>274.8</v>
       </c>
       <c r="I167" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="n">
         <v>12575</v>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t xml:space="preserve">МКС </t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
           <t xml:space="preserve">МКС 1063 IP54 (без МП) </t>
         </is>
       </c>
       <c r="D168" t="inlineStr"/>
       <c r="E168" t="n">
-        <v>5072.76</v>
+        <v>5580</v>
       </c>
       <c r="F168" t="n">
-        <v>4108.92</v>
+        <v>4519.8</v>
       </c>
       <c r="G168" t="n">
-        <v>4210.38</v>
+        <v>4631.4</v>
       </c>
       <c r="H168" t="n">
-        <v>4311.84</v>
+        <v>4743</v>
       </c>
       <c r="I168" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="n">
         <v>12576</v>
       </c>
       <c r="B169" t="inlineStr">
         <is>
           <t xml:space="preserve">МКС </t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
           <t>МКС 1263 IP54 (без МП)</t>
         </is>
       </c>
-      <c r="D169" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="D169" t="inlineStr"/>
       <c r="E169" t="n">
-        <v>5907</v>
+        <v>6497.7</v>
       </c>
       <c r="F169" t="n">
-        <v>4784.64</v>
+        <v>5263.14</v>
       </c>
       <c r="G169" t="n">
-        <v>4902.78</v>
+        <v>5393.04</v>
       </c>
       <c r="H169" t="n">
-        <v>5020.92</v>
+        <v>5523</v>
       </c>
       <c r="I169" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="n">
         <v>12577</v>
       </c>
       <c r="B170" t="inlineStr">
         <is>
           <t xml:space="preserve">МКС </t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
           <t>МКС 1463 IP54 (без МП)</t>
         </is>
       </c>
-      <c r="D170" t="inlineStr"/>
+      <c r="D170" t="n">
+        <v>8</v>
+      </c>
       <c r="E170" t="n">
-        <v>6567.94</v>
+        <v>7224.66</v>
       </c>
       <c r="F170" t="n">
-        <v>5319.96</v>
+        <v>5851.92</v>
       </c>
       <c r="G170" t="n">
-        <v>5451.36</v>
+        <v>5996.46</v>
       </c>
       <c r="H170" t="n">
-        <v>5582.7</v>
+        <v>6140.94</v>
       </c>
       <c r="I170" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="n">
         <v>12578</v>
       </c>
       <c r="B171" t="inlineStr">
         <is>
           <t xml:space="preserve">МКС </t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
           <t>МКС 1663 IP54 (без МП)</t>
         </is>
       </c>
-      <c r="D171" t="inlineStr"/>
+      <c r="D171" t="n">
+        <v>7</v>
+      </c>
       <c r="E171" t="n">
-        <v>7381.56</v>
+        <v>8119.68</v>
       </c>
       <c r="F171" t="n">
-        <v>5979.06</v>
+        <v>6576.9</v>
       </c>
       <c r="G171" t="n">
-        <v>6126.66</v>
+        <v>6739.32</v>
       </c>
       <c r="H171" t="n">
-        <v>6274.32</v>
+        <v>6901.74</v>
       </c>
       <c r="I171" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="n">
         <v>12579</v>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t xml:space="preserve">МКС </t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
           <t>МКС 1664 IP54 (без МП)</t>
         </is>
       </c>
       <c r="D172" t="inlineStr"/>
       <c r="E172" t="n">
-        <v>8224.08</v>
+        <v>9046.440000000001</v>
       </c>
       <c r="F172" t="n">
-        <v>6661.5</v>
+        <v>7327.62</v>
       </c>
       <c r="G172" t="n">
-        <v>6825.96</v>
+        <v>7508.52</v>
       </c>
       <c r="H172" t="n">
-        <v>6990.42</v>
+        <v>7689.42</v>
       </c>
       <c r="I172" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="n">
         <v>12580</v>
       </c>
       <c r="B173" t="inlineStr">
         <is>
           <t xml:space="preserve">МКС </t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
           <t>МКС 1673 IP54 (без МП)</t>
         </is>
       </c>
-      <c r="D173" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="D173" t="inlineStr"/>
       <c r="E173" t="n">
-        <v>8386.940000000001</v>
+        <v>9225.6</v>
       </c>
       <c r="F173" t="n">
-        <v>6793.38</v>
+        <v>7472.7</v>
       </c>
       <c r="G173" t="n">
-        <v>6961.14</v>
+        <v>7657.2</v>
       </c>
       <c r="H173" t="n">
-        <v>7128.84</v>
+        <v>7841.7</v>
       </c>
       <c r="I173" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="n">
         <v>12582</v>
       </c>
       <c r="B174" t="inlineStr">
         <is>
           <t>Кронштейны</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
           <t>Кронштейн рейки DIN 425</t>
         </is>
       </c>
       <c r="D174" t="n">
-        <v>5</v>
+        <v>66</v>
       </c>
       <c r="E174" t="n">
-        <v>220.5</v>
+        <v>242.52</v>
       </c>
       <c r="F174" t="n">
-        <v>178.56</v>
+        <v>196.38</v>
       </c>
       <c r="G174" t="n">
-        <v>183</v>
+        <v>201.3</v>
       </c>
       <c r="H174" t="n">
-        <v>187.38</v>
+        <v>206.1</v>
       </c>
       <c r="I174" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="n">
         <v>12583</v>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>Кронштейны</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
           <t>Кронштейн рейки DIN 525</t>
         </is>
       </c>
       <c r="D175" t="n">
-        <v>68</v>
+        <v>108</v>
       </c>
       <c r="E175" t="n">
-        <v>258.36</v>
+        <v>284.16</v>
       </c>
       <c r="F175" t="n">
-        <v>209.22</v>
+        <v>230.1</v>
       </c>
       <c r="G175" t="n">
-        <v>214.44</v>
+        <v>235.86</v>
       </c>
       <c r="H175" t="n">
-        <v>219.6</v>
+        <v>241.56</v>
       </c>
       <c r="I175" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="n">
         <v>12584</v>
       </c>
       <c r="B176" t="inlineStr">
         <is>
           <t>Кронштейны</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
           <t>Кронштейн рейки DIN 550</t>
         </is>
       </c>
       <c r="D176" t="n">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E176" t="n">
-        <v>268.74</v>
+        <v>295.56</v>
       </c>
       <c r="F176" t="n">
-        <v>217.68</v>
+        <v>239.4</v>
       </c>
       <c r="G176" t="n">
-        <v>223.02</v>
+        <v>245.28</v>
       </c>
       <c r="H176" t="n">
-        <v>228.42</v>
+        <v>251.22</v>
       </c>
       <c r="I176" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="n">
         <v>12585</v>
       </c>
       <c r="B177" t="inlineStr">
         <is>
           <t>Кронштейны</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
           <t>Кронштейн рейки DIN 650</t>
         </is>
       </c>
-      <c r="D177" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="D177" t="inlineStr"/>
       <c r="E177" t="n">
-        <v>306.42</v>
+        <v>337.02</v>
       </c>
       <c r="F177" t="n">
-        <v>248.16</v>
+        <v>272.94</v>
       </c>
       <c r="G177" t="n">
-        <v>254.28</v>
+        <v>279.66</v>
       </c>
       <c r="H177" t="n">
-        <v>260.46</v>
+        <v>286.5</v>
       </c>
       <c r="I177" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="n">
         <v>12586</v>
       </c>
       <c r="B178" t="inlineStr">
         <is>
           <t>Кронштейны</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
           <t>Кронштейн рейки DIN 500</t>
         </is>
       </c>
       <c r="D178" t="n">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="E178" t="n">
-        <v>248.88</v>
+        <v>273.72</v>
       </c>
       <c r="F178" t="n">
-        <v>201.54</v>
+        <v>221.64</v>
       </c>
       <c r="G178" t="n">
-        <v>206.52</v>
+        <v>227.16</v>
       </c>
       <c r="H178" t="n">
-        <v>211.5</v>
+        <v>232.62</v>
       </c>
       <c r="I178" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="n">
         <v>12587</v>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>Кронштейны</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
           <t>Кронштейн рейки DIN 700</t>
         </is>
       </c>
       <c r="D179" t="n">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="E179" t="n">
-        <v>324.18</v>
+        <v>356.58</v>
       </c>
       <c r="F179" t="n">
-        <v>262.56</v>
+        <v>288.78</v>
       </c>
       <c r="G179" t="n">
-        <v>269.04</v>
+        <v>295.92</v>
       </c>
       <c r="H179" t="n">
-        <v>275.52</v>
+        <v>303.06</v>
       </c>
       <c r="I179" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="n">
         <v>12589</v>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>Монтажные пластины</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
           <t>М 7.150 В</t>
         </is>
       </c>
       <c r="D180" t="n">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E180" t="n">
-        <v>407.46</v>
+        <v>448.2</v>
       </c>
       <c r="F180" t="n">
-        <v>330</v>
+        <v>363</v>
       </c>
       <c r="G180" t="n">
-        <v>338.16</v>
+        <v>371.94</v>
       </c>
       <c r="H180" t="n">
-        <v>346.32</v>
+        <v>380.94</v>
       </c>
       <c r="I180" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="n">
         <v>12590</v>
       </c>
       <c r="B181" t="inlineStr">
         <is>
           <t>Монтажные пластины</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
           <t>М 7.250 В</t>
         </is>
       </c>
       <c r="D181" t="n">
-        <v>5</v>
+        <v>22</v>
       </c>
       <c r="E181" t="n">
-        <v>624.36</v>
+        <v>686.76</v>
       </c>
       <c r="F181" t="n">
-        <v>505.68</v>
+        <v>556.2</v>
       </c>
       <c r="G181" t="n">
-        <v>518.22</v>
+        <v>570</v>
       </c>
       <c r="H181" t="n">
-        <v>530.7</v>
+        <v>583.74</v>
       </c>
       <c r="I181" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="n">
         <v>12591</v>
       </c>
       <c r="B182" t="inlineStr">
         <is>
           <t>Монтажные пластины</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
           <t>М 6.150 В</t>
         </is>
       </c>
       <c r="D182" t="n">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E182" t="n">
-        <v>344.52</v>
+        <v>378.96</v>
       </c>
       <c r="F182" t="n">
-        <v>279.06</v>
+        <v>306.96</v>
       </c>
       <c r="G182" t="n">
-        <v>285.9</v>
+        <v>314.46</v>
       </c>
       <c r="H182" t="n">
-        <v>292.8</v>
+        <v>322.08</v>
       </c>
       <c r="I182" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="n">
         <v>12592</v>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>Монтажные пластины</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
           <t>М 6.250 В</t>
         </is>
       </c>
-      <c r="D183" t="inlineStr"/>
+      <c r="D183" t="n">
+        <v>16</v>
+      </c>
       <c r="E183" t="n">
-        <v>528.24</v>
+        <v>581.04</v>
       </c>
       <c r="F183" t="n">
-        <v>427.86</v>
+        <v>470.64</v>
       </c>
       <c r="G183" t="n">
-        <v>438.42</v>
+        <v>482.22</v>
       </c>
       <c r="H183" t="n">
-        <v>448.98</v>
+        <v>493.86</v>
       </c>
       <c r="I183" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="n">
         <v>12593</v>
       </c>
       <c r="B184" t="inlineStr">
         <is>
           <t>Лицевые панели</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
           <t>ЛП 650.20-С</t>
         </is>
       </c>
-      <c r="D184" t="inlineStr"/>
+      <c r="D184" t="n">
+        <v>6</v>
+      </c>
       <c r="E184" t="n">
-        <v>305.64</v>
+        <v>336.18</v>
       </c>
       <c r="F184" t="n">
-        <v>247.56</v>
+        <v>272.28</v>
       </c>
       <c r="G184" t="n">
-        <v>253.68</v>
+        <v>279</v>
       </c>
       <c r="H184" t="n">
-        <v>259.74</v>
+        <v>285.66</v>
       </c>
       <c r="I184" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="n">
         <v>12594</v>
       </c>
       <c r="B185" t="inlineStr">
         <is>
           <t>Лицевые панели</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
           <t>ЛП 650.15-34</t>
         </is>
       </c>
       <c r="D185" t="n">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="E185" t="n">
-        <v>233.76</v>
+        <v>257.1</v>
       </c>
       <c r="F185" t="n">
-        <v>189.3</v>
+        <v>208.2</v>
       </c>
       <c r="G185" t="n">
-        <v>193.98</v>
+        <v>213.36</v>
       </c>
       <c r="H185" t="n">
-        <v>198.66</v>
+        <v>218.52</v>
       </c>
       <c r="I185" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="n">
         <v>12595</v>
       </c>
       <c r="B186" t="inlineStr">
         <is>
           <t>Лицевые панели</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
           <t>ЛП 550.15-28</t>
         </is>
       </c>
       <c r="D186" t="n">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="E186" t="n">
-        <v>197.95</v>
+        <v>217.68</v>
       </c>
       <c r="F186" t="n">
-        <v>160.32</v>
+        <v>176.34</v>
       </c>
       <c r="G186" t="n">
-        <v>164.28</v>
+        <v>180.66</v>
       </c>
       <c r="H186" t="n">
-        <v>168.24</v>
+        <v>185.04</v>
       </c>
       <c r="I186" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="n">
         <v>12596</v>
       </c>
       <c r="B187" t="inlineStr">
         <is>
           <t>Лицевые панели</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
           <t>ЛП 550.20-С</t>
         </is>
       </c>
       <c r="D187" t="n">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="E187" t="n">
-        <v>258.96</v>
+        <v>284.82</v>
       </c>
       <c r="F187" t="n">
-        <v>209.76</v>
+        <v>230.7</v>
       </c>
       <c r="G187" t="n">
-        <v>214.92</v>
+        <v>236.4</v>
       </c>
       <c r="H187" t="n">
-        <v>220.08</v>
+        <v>242.04</v>
       </c>
       <c r="I187" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="n">
         <v>12727</v>
       </c>
       <c r="B188" t="inlineStr">
         <is>
           <t>Козырёк водоотливной</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
           <t>ВК64 Козырек водоотливной</t>
         </is>
       </c>
-      <c r="D188" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="D188" t="inlineStr"/>
       <c r="E188" t="n">
-        <v>1224.18</v>
+        <v>1346.58</v>
       </c>
       <c r="F188" t="n">
-        <v>991.5599999999999</v>
+        <v>1090.68</v>
       </c>
       <c r="G188" t="n">
-        <v>1016.04</v>
+        <v>1117.62</v>
       </c>
       <c r="H188" t="n">
-        <v>1040.52</v>
+        <v>1144.56</v>
       </c>
       <c r="I188" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="n">
         <v>12801</v>
       </c>
       <c r="B189" t="inlineStr">
         <is>
           <t xml:space="preserve">ЕР </t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
           <t>ЕР 2084/2 В</t>
         </is>
       </c>
       <c r="D189" t="inlineStr"/>
       <c r="E189" t="n">
-        <v>17073.66</v>
+        <v>18781.02</v>
       </c>
       <c r="F189" t="n">
-        <v>13829.64</v>
+        <v>15212.58</v>
       </c>
       <c r="G189" t="n">
-        <v>14171.1</v>
+        <v>15588.18</v>
       </c>
       <c r="H189" t="n">
-        <v>14512.56</v>
+        <v>15963.78</v>
       </c>
       <c r="I189" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="n">
         <v>12809</v>
       </c>
       <c r="B190" t="inlineStr">
         <is>
           <t>Лицевые панели</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
           <t>ЛП 325.15-16</t>
         </is>
       </c>
       <c r="D190" t="inlineStr"/>
       <c r="E190" t="n">
-        <v>115.38</v>
+        <v>126.9</v>
       </c>
       <c r="F190" t="n">
-        <v>93.42</v>
+        <v>102.72</v>
       </c>
       <c r="G190" t="n">
-        <v>95.76000000000001</v>
+        <v>105.3</v>
       </c>
       <c r="H190" t="n">
-        <v>98.04000000000001</v>
+        <v>107.82</v>
       </c>
       <c r="I190" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="n">
         <v>12810</v>
       </c>
       <c r="B191" t="inlineStr">
         <is>
           <t>Лицевые панели</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
           <t>ЛП 325.15-С</t>
         </is>
       </c>
       <c r="D191" t="inlineStr"/>
       <c r="E191" t="n">
-        <v>115.38</v>
+        <v>126.9</v>
       </c>
       <c r="F191" t="n">
-        <v>93.42</v>
+        <v>102.72</v>
       </c>
       <c r="G191" t="n">
-        <v>95.76000000000001</v>
+        <v>105.3</v>
       </c>
       <c r="H191" t="n">
-        <v>98.04000000000001</v>
+        <v>107.82</v>
       </c>
       <c r="I191" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="n">
         <v>12825</v>
       </c>
       <c r="B192" t="inlineStr">
         <is>
           <t>Кронштейны</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
           <t>Кронштейн рейки DIN 325</t>
         </is>
       </c>
       <c r="D192" t="inlineStr"/>
       <c r="E192" t="n">
-        <v>183</v>
+        <v>201.3</v>
       </c>
       <c r="F192" t="n">
-        <v>148.2</v>
+        <v>163.02</v>
       </c>
       <c r="G192" t="n">
-        <v>151.86</v>
+        <v>167.04</v>
       </c>
       <c r="H192" t="n">
-        <v>155.52</v>
+        <v>171.06</v>
       </c>
       <c r="I192" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="n">
         <v>12837</v>
       </c>
       <c r="B193" t="inlineStr">
         <is>
           <t xml:space="preserve">МКН </t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
           <t>МКН 1263М IP54 (Без МП)</t>
         </is>
       </c>
       <c r="D193" t="inlineStr"/>
       <c r="E193" t="n">
-        <v>6435.54</v>
+        <v>7079.04</v>
       </c>
       <c r="F193" t="n">
-        <v>5212.74</v>
+        <v>5733.96</v>
       </c>
       <c r="G193" t="n">
-        <v>5341.5</v>
+        <v>5875.62</v>
       </c>
       <c r="H193" t="n">
-        <v>5470.2</v>
+        <v>6017.22</v>
       </c>
       <c r="I193" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="n">
         <v>12840</v>
       </c>
       <c r="B194" t="inlineStr">
         <is>
           <t xml:space="preserve">МКН </t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
           <t>МКН 1063М IP54 (Без МП)</t>
         </is>
       </c>
       <c r="D194" t="inlineStr"/>
       <c r="E194" t="n">
-        <v>5687.04</v>
+        <v>6255.72</v>
       </c>
       <c r="F194" t="n">
-        <v>4606.5</v>
+        <v>5067.12</v>
       </c>
       <c r="G194" t="n">
-        <v>4720.2</v>
+        <v>5192.22</v>
       </c>
       <c r="H194" t="n">
-        <v>4833.96</v>
+        <v>5317.32</v>
       </c>
       <c r="I194" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="n">
         <v>12841</v>
       </c>
       <c r="B195" t="inlineStr">
         <is>
           <t xml:space="preserve">МКН </t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
           <t>МКН 1064М IP54 (Без МП)</t>
         </is>
       </c>
-      <c r="D195" t="inlineStr"/>
+      <c r="D195" t="n">
+        <v>8</v>
+      </c>
       <c r="E195" t="n">
-        <v>6354.18</v>
+        <v>6989.58</v>
       </c>
       <c r="F195" t="n">
-        <v>5146.86</v>
+        <v>5661.54</v>
       </c>
       <c r="G195" t="n">
-        <v>5273.94</v>
+        <v>5801.28</v>
       </c>
       <c r="H195" t="n">
-        <v>5401.02</v>
+        <v>5941.08</v>
       </c>
       <c r="I195" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="n">
         <v>12842</v>
       </c>
       <c r="B196" t="inlineStr">
         <is>
           <t xml:space="preserve">МКН </t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
           <t>МКН 1083М IP54 (Без МП)</t>
         </is>
       </c>
       <c r="D196" t="inlineStr"/>
       <c r="E196" t="n">
-        <v>6990.54</v>
+        <v>7689.54</v>
       </c>
       <c r="F196" t="n">
-        <v>5662.32</v>
+        <v>6228.54</v>
       </c>
       <c r="G196" t="n">
-        <v>5802.12</v>
+        <v>6382.32</v>
       </c>
       <c r="H196" t="n">
-        <v>5941.92</v>
+        <v>6536.1</v>
       </c>
       <c r="I196" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="n">
         <v>12843</v>
       </c>
       <c r="B197" t="inlineStr">
         <is>
           <t xml:space="preserve">МКН </t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
           <t>МКН 1264М IP54 (Без МП)</t>
         </is>
       </c>
       <c r="D197" t="inlineStr"/>
       <c r="E197" t="n">
-        <v>7003.14</v>
+        <v>7703.4</v>
       </c>
       <c r="F197" t="n">
-        <v>5672.52</v>
+        <v>6239.76</v>
       </c>
       <c r="G197" t="n">
-        <v>5812.56</v>
+        <v>6393.78</v>
       </c>
       <c r="H197" t="n">
-        <v>5952.66</v>
+        <v>6547.92</v>
       </c>
       <c r="I197" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="n">
         <v>12844</v>
       </c>
       <c r="B198" t="inlineStr">
         <is>
           <t xml:space="preserve">МКН </t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
           <t>МКН 1283М IP54 (Без МП)</t>
         </is>
       </c>
       <c r="D198" t="inlineStr"/>
       <c r="E198" t="n">
-        <v>7957.02</v>
+        <v>8752.68</v>
       </c>
       <c r="F198" t="n">
-        <v>6445.14</v>
+        <v>7089.6</v>
       </c>
       <c r="G198" t="n">
-        <v>6604.32</v>
+        <v>7264.74</v>
       </c>
       <c r="H198" t="n">
-        <v>6763.44</v>
+        <v>7439.76</v>
       </c>
       <c r="I198" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="n">
         <v>12850</v>
       </c>
       <c r="B199" t="inlineStr">
         <is>
           <t>Монтажные пластины</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
           <t>М 8.25 В</t>
         </is>
       </c>
-      <c r="D199" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="D199" t="inlineStr"/>
       <c r="E199" t="n">
-        <v>146.82</v>
+        <v>161.46</v>
       </c>
       <c r="F199" t="n">
-        <v>118.92</v>
+        <v>130.8</v>
       </c>
       <c r="G199" t="n">
-        <v>121.86</v>
+        <v>134.04</v>
       </c>
       <c r="H199" t="n">
-        <v>124.8</v>
+        <v>137.28</v>
       </c>
       <c r="I199" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="n">
         <v>12852</v>
       </c>
       <c r="B200" t="inlineStr">
         <is>
           <t xml:space="preserve">Цоколя </t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
           <t>Цоколь Ц-183 МК</t>
         </is>
       </c>
-      <c r="D200" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="D200" t="inlineStr"/>
       <c r="E200" t="n">
-        <v>1056.48</v>
+        <v>1162.08</v>
       </c>
       <c r="F200" t="n">
-        <v>855.72</v>
+        <v>941.28</v>
       </c>
       <c r="G200" t="n">
-        <v>876.84</v>
+        <v>964.5</v>
       </c>
       <c r="H200" t="n">
-        <v>897.96</v>
+        <v>987.72</v>
       </c>
       <c r="I200" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="n">
         <v>12858</v>
       </c>
       <c r="B201" t="inlineStr">
         <is>
           <t>Стойки монтажные</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
           <t>Стойка монтажная СМ 18.75Т</t>
         </is>
       </c>
       <c r="D201" t="n">
         <v>15</v>
       </c>
       <c r="E201" t="n">
-        <v>625.2</v>
+        <v>687.72</v>
       </c>
       <c r="F201" t="n">
-        <v>506.4</v>
+        <v>557.04</v>
       </c>
       <c r="G201" t="n">
-        <v>518.88</v>
+        <v>570.72</v>
       </c>
       <c r="H201" t="n">
-        <v>531.42</v>
+        <v>584.52</v>
       </c>
       <c r="I201" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="n">
         <v>12859</v>
       </c>
       <c r="B202" t="inlineStr">
         <is>
           <t>Стойки монтажные</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
           <t>Стойка монтажная СМ 20.75Т</t>
         </is>
       </c>
-      <c r="D202" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="D202" t="inlineStr"/>
       <c r="E202" t="n">
-        <v>697.62</v>
+        <v>767.34</v>
       </c>
       <c r="F202" t="n">
-        <v>565.02</v>
+        <v>621.48</v>
       </c>
       <c r="G202" t="n">
-        <v>579</v>
+        <v>636.9</v>
       </c>
       <c r="H202" t="n">
-        <v>592.98</v>
+        <v>652.26</v>
       </c>
       <c r="I202" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="n">
         <v>12860</v>
       </c>
       <c r="B203" t="inlineStr">
         <is>
           <t>Стойки монтажные</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
           <t>Стойка монтажная СМ 16.75Т</t>
         </is>
       </c>
       <c r="D203" t="n">
-        <v>19</v>
+        <v>1</v>
       </c>
       <c r="E203" t="n">
-        <v>552.1799999999999</v>
+        <v>607.38</v>
       </c>
       <c r="F203" t="n">
-        <v>447.24</v>
+        <v>491.94</v>
       </c>
       <c r="G203" t="n">
-        <v>458.28</v>
+        <v>504.06</v>
       </c>
       <c r="H203" t="n">
-        <v>469.32</v>
+        <v>516.24</v>
       </c>
       <c r="I203" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="n">
         <v>12868</v>
       </c>
       <c r="B204" t="inlineStr">
         <is>
           <t xml:space="preserve">Цоколя </t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
           <t>Цоколь Ц-283 МК</t>
         </is>
       </c>
-      <c r="D204" t="inlineStr"/>
+      <c r="D204" t="n">
+        <v>1</v>
+      </c>
       <c r="E204" t="n">
-        <v>1812.96</v>
+        <v>1994.22</v>
       </c>
       <c r="F204" t="n">
-        <v>1468.5</v>
+        <v>1615.32</v>
       </c>
       <c r="G204" t="n">
-        <v>1504.74</v>
+        <v>1655.16</v>
       </c>
       <c r="H204" t="n">
-        <v>1540.98</v>
+        <v>1695.06</v>
       </c>
       <c r="I204" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="n">
         <v>12878</v>
       </c>
       <c r="B205" t="inlineStr">
         <is>
           <t xml:space="preserve">ЕР </t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
           <t>ЕР 1686/1</t>
         </is>
       </c>
       <c r="D205" t="inlineStr"/>
       <c r="E205" t="n">
-        <v>14408.58</v>
+        <v>15849.42</v>
       </c>
       <c r="F205" t="n">
-        <v>11670.9</v>
+        <v>12837.96</v>
       </c>
       <c r="G205" t="n">
-        <v>11959.08</v>
+        <v>13154.94</v>
       </c>
       <c r="H205" t="n">
-        <v>12247.26</v>
+        <v>13471.98</v>
       </c>
       <c r="I205" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="n">
         <v>12880</v>
       </c>
       <c r="B206" t="inlineStr">
         <is>
           <t>СМ / СМГ</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
           <t>СМГ 8.35М</t>
         </is>
       </c>
       <c r="D206" t="n">
         <v>17</v>
       </c>
       <c r="E206" t="n">
-        <v>174.84</v>
+        <v>192.3</v>
       </c>
       <c r="F206" t="n">
-        <v>141.6</v>
+        <v>155.76</v>
       </c>
       <c r="G206" t="n">
-        <v>145.08</v>
+        <v>159.54</v>
       </c>
       <c r="H206" t="n">
-        <v>148.56</v>
+        <v>163.38</v>
       </c>
       <c r="I206" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="n">
         <v>12921</v>
       </c>
       <c r="B207" t="inlineStr">
         <is>
           <t xml:space="preserve">Цоколя </t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
           <t>Цоколь Ц-153 МК</t>
         </is>
       </c>
       <c r="D207" t="n">
         <v>1</v>
       </c>
       <c r="E207" t="n">
-        <v>873.66</v>
+        <v>961.02</v>
       </c>
       <c r="F207" t="n">
-        <v>707.64</v>
+        <v>778.38</v>
       </c>
       <c r="G207" t="n">
-        <v>725.1</v>
+        <v>797.58</v>
       </c>
       <c r="H207" t="n">
-        <v>742.5599999999999</v>
+        <v>816.78</v>
       </c>
       <c r="I207" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="n">
         <v>13051</v>
       </c>
       <c r="B208" t="inlineStr">
         <is>
           <t>Прочее</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
           <t>Уголок монтажный (82х20х20мм)</t>
         </is>
       </c>
       <c r="D208" t="n">
-        <v>178</v>
+        <v>216</v>
       </c>
       <c r="E208" t="n">
-        <v>54</v>
+        <v>59.4</v>
       </c>
       <c r="F208" t="n">
-        <v>45.9</v>
+        <v>50.46</v>
       </c>
       <c r="G208" t="n">
-        <v>45.9</v>
+        <v>50.46</v>
       </c>
       <c r="H208" t="n">
-        <v>45.9</v>
+        <v>50.46</v>
       </c>
       <c r="I208" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="n">
         <v>13052</v>
       </c>
       <c r="B209" t="inlineStr">
         <is>
           <t>Прочее</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
           <t>Уголок фасадный (40х25х20 мм)</t>
         </is>
       </c>
       <c r="D209" t="n">
-        <v>190</v>
+        <v>62</v>
       </c>
       <c r="E209" t="n">
-        <v>32.76</v>
+        <v>36</v>
       </c>
       <c r="F209" t="n">
-        <v>27.84</v>
+        <v>30.6</v>
       </c>
       <c r="G209" t="n">
-        <v>27.84</v>
+        <v>30.6</v>
       </c>
       <c r="H209" t="n">
-        <v>27.84</v>
+        <v>30.6</v>
       </c>
       <c r="I209" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="n">
         <v>13074</v>
       </c>
       <c r="B210" t="inlineStr">
         <is>
           <t>Лицевые панели</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
           <t>ЛП 550.20-28</t>
         </is>
       </c>
-      <c r="D210" t="inlineStr"/>
+      <c r="D210" t="n">
+        <v>20</v>
+      </c>
       <c r="E210" t="n">
-        <v>258.96</v>
+        <v>284.82</v>
       </c>
       <c r="F210" t="n">
-        <v>209.76</v>
+        <v>230.7</v>
       </c>
       <c r="G210" t="n">
-        <v>214.92</v>
+        <v>236.4</v>
       </c>
       <c r="H210" t="n">
-        <v>220.08</v>
+        <v>242.04</v>
       </c>
       <c r="I210" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="n">
         <v>13075</v>
       </c>
       <c r="B211" t="inlineStr">
         <is>
           <t>Лицевые панели</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
           <t>ЛП 650.20-34</t>
         </is>
       </c>
       <c r="D211" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="E211" t="n">
-        <v>305.64</v>
+        <v>336.18</v>
       </c>
       <c r="F211" t="n">
-        <v>247.56</v>
+        <v>272.28</v>
       </c>
       <c r="G211" t="n">
-        <v>253.68</v>
+        <v>279</v>
       </c>
       <c r="H211" t="n">
-        <v>259.74</v>
+        <v>285.66</v>
       </c>
       <c r="I211" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="n">
         <v>13111</v>
       </c>
       <c r="B212" t="inlineStr">
         <is>
           <t xml:space="preserve">Цоколя </t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
           <t>Цоколь Ц-163 МК</t>
         </is>
       </c>
-      <c r="D212" t="inlineStr"/>
+      <c r="D212" t="n">
+        <v>3</v>
+      </c>
       <c r="E212" t="n">
-        <v>935.7</v>
+        <v>1029.24</v>
       </c>
       <c r="F212" t="n">
-        <v>757.92</v>
+        <v>833.7</v>
       </c>
       <c r="G212" t="n">
-        <v>776.58</v>
+        <v>854.22</v>
       </c>
       <c r="H212" t="n">
-        <v>795.3</v>
+        <v>874.8</v>
       </c>
       <c r="I212" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="n">
         <v>13112</v>
       </c>
       <c r="B213" t="inlineStr">
         <is>
           <t xml:space="preserve">Цоколя </t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
           <t>Цоколь Ц-173 МК</t>
         </is>
       </c>
       <c r="D213" t="inlineStr"/>
       <c r="E213" t="n">
-        <v>996.24</v>
+        <v>1095.84</v>
       </c>
       <c r="F213" t="n">
-        <v>806.9400000000001</v>
+        <v>887.58</v>
       </c>
       <c r="G213" t="n">
-        <v>826.86</v>
+        <v>909.54</v>
       </c>
       <c r="H213" t="n">
-        <v>846.78</v>
+        <v>931.4400000000001</v>
       </c>
       <c r="I213" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="n">
         <v>13114</v>
       </c>
       <c r="B214" t="inlineStr">
         <is>
           <t xml:space="preserve">Цоколя </t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
           <t>Цоколь Ц-164 МК</t>
         </is>
       </c>
-      <c r="D214" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="D214" t="inlineStr"/>
       <c r="E214" t="n">
-        <v>1009.56</v>
+        <v>1110.48</v>
       </c>
       <c r="F214" t="n">
-        <v>817.74</v>
+        <v>899.46</v>
       </c>
       <c r="G214" t="n">
-        <v>837.9</v>
+        <v>921.66</v>
       </c>
       <c r="H214" t="n">
-        <v>858.12</v>
+        <v>943.92</v>
       </c>
       <c r="I214" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="n">
         <v>13115</v>
       </c>
       <c r="B215" t="inlineStr">
         <is>
           <t xml:space="preserve">Цоколя </t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
           <t>Цоколь Ц-264 МК</t>
         </is>
       </c>
-      <c r="D215" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="D215" t="inlineStr"/>
       <c r="E215" t="n">
-        <v>1679.88</v>
+        <v>1847.82</v>
       </c>
       <c r="F215" t="n">
-        <v>1360.68</v>
+        <v>1496.7</v>
       </c>
       <c r="G215" t="n">
-        <v>1394.28</v>
+        <v>1533.66</v>
       </c>
       <c r="H215" t="n">
-        <v>1427.88</v>
+        <v>1570.62</v>
       </c>
       <c r="I215" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="n">
         <v>13116</v>
       </c>
       <c r="B216" t="inlineStr">
         <is>
           <t xml:space="preserve">Цоколя </t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
           <t>Цоколь Ц-284 МК</t>
         </is>
       </c>
       <c r="D216" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E216" t="n">
-        <v>1921.56</v>
+        <v>2113.68</v>
       </c>
       <c r="F216" t="n">
-        <v>1556.46</v>
+        <v>1712.1</v>
       </c>
       <c r="G216" t="n">
-        <v>1594.86</v>
+        <v>1754.34</v>
       </c>
       <c r="H216" t="n">
-        <v>1633.32</v>
+        <v>1796.64</v>
       </c>
       <c r="I216" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="n">
         <v>13117</v>
       </c>
       <c r="B217" t="inlineStr">
         <is>
           <t xml:space="preserve">Цоколя </t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
           <t>Цоколь Ц-184 МК</t>
         </is>
       </c>
-      <c r="D217" t="inlineStr"/>
+      <c r="D217" t="n">
+        <v>2</v>
+      </c>
       <c r="E217" t="n">
-        <v>1130.28</v>
+        <v>1243.26</v>
       </c>
       <c r="F217" t="n">
-        <v>915.48</v>
+        <v>1006.98</v>
       </c>
       <c r="G217" t="n">
-        <v>938.1</v>
+        <v>1031.88</v>
       </c>
       <c r="H217" t="n">
-        <v>960.72</v>
+        <v>1056.78</v>
       </c>
       <c r="I217" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="n">
         <v>13138</v>
       </c>
       <c r="B218" t="inlineStr">
         <is>
           <t xml:space="preserve">МКС </t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
           <t>МКС 1884 IP54 (без МП)</t>
         </is>
       </c>
-      <c r="D218" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="D218" t="inlineStr"/>
       <c r="E218" t="n">
-        <v>11734.57</v>
+        <v>12907.98</v>
       </c>
       <c r="F218" t="n">
-        <v>9504.959999999999</v>
+        <v>10455.42</v>
       </c>
       <c r="G218" t="n">
-        <v>9739.68</v>
+        <v>10713.6</v>
       </c>
       <c r="H218" t="n">
-        <v>9974.34</v>
+        <v>10971.72</v>
       </c>
       <c r="I218" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="n">
         <v>13139</v>
       </c>
       <c r="B219" t="inlineStr">
         <is>
           <t>Монтажные пластины</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
           <t>М 8.250 В</t>
         </is>
       </c>
       <c r="D219" t="inlineStr"/>
       <c r="E219" t="n">
-        <v>720.66</v>
+        <v>792.72</v>
       </c>
       <c r="F219" t="n">
-        <v>583.6799999999999</v>
+        <v>642</v>
       </c>
       <c r="G219" t="n">
-        <v>598.14</v>
+        <v>657.9</v>
       </c>
       <c r="H219" t="n">
-        <v>612.54</v>
+        <v>673.74</v>
       </c>
       <c r="I219" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="n">
         <v>13176</v>
       </c>
       <c r="B220" t="inlineStr">
         <is>
           <t xml:space="preserve">Цоколя </t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
           <t>Цоколь Ц-1103 МК</t>
         </is>
       </c>
       <c r="D220" t="inlineStr"/>
       <c r="E220" t="n">
-        <v>1179.3</v>
+        <v>1297.2</v>
       </c>
       <c r="F220" t="n">
-        <v>955.2</v>
+        <v>1050.72</v>
       </c>
       <c r="G220" t="n">
-        <v>978.78</v>
+        <v>1076.64</v>
       </c>
       <c r="H220" t="n">
-        <v>1002.36</v>
+        <v>1102.56</v>
       </c>
       <c r="I220" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="n">
         <v>13213</v>
       </c>
       <c r="B221" t="inlineStr">
         <is>
           <t>Монтажные пластины</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
           <t>М 8.75 В</t>
         </is>
       </c>
-      <c r="D221" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="D221" t="inlineStr"/>
       <c r="E221" t="n">
-        <v>339.06</v>
+        <v>372.96</v>
       </c>
       <c r="F221" t="n">
-        <v>274.62</v>
+        <v>302.04</v>
       </c>
       <c r="G221" t="n">
-        <v>281.4</v>
+        <v>309.54</v>
       </c>
       <c r="H221" t="n">
-        <v>288.18</v>
+        <v>316.98</v>
       </c>
       <c r="I221" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="n">
         <v>13228</v>
       </c>
       <c r="B222" t="inlineStr">
         <is>
           <t xml:space="preserve">МКН </t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
           <t>МКН 753М IP54</t>
         </is>
       </c>
-      <c r="D222" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="D222" t="inlineStr"/>
       <c r="E222" t="n">
-        <v>4494.84</v>
+        <v>4944.3</v>
       </c>
       <c r="F222" t="n">
-        <v>3416.04</v>
+        <v>3757.62</v>
       </c>
       <c r="G222" t="n">
-        <v>3505.98</v>
+        <v>3856.56</v>
       </c>
       <c r="H222" t="n">
-        <v>3595.86</v>
+        <v>3955.44</v>
       </c>
       <c r="I222" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="n">
         <v>13241</v>
       </c>
       <c r="B223" t="inlineStr">
         <is>
           <t xml:space="preserve">МКН </t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
           <t>МКН 12103М IP54</t>
         </is>
       </c>
       <c r="D223" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="E223" t="n">
-        <v>12430.97</v>
+        <v>13674</v>
       </c>
       <c r="F223" t="n">
-        <v>10069.02</v>
+        <v>11075.88</v>
       </c>
       <c r="G223" t="n">
-        <v>10317.66</v>
+        <v>11349.42</v>
       </c>
       <c r="H223" t="n">
-        <v>10566.24</v>
+        <v>11622.84</v>
       </c>
       <c r="I223" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="n">
         <v>13328</v>
       </c>
       <c r="B224" t="inlineStr">
         <is>
           <t>Пластины монтажные</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
           <t>ПМ 6.25 Т. Пластина монтажна</t>
         </is>
       </c>
-      <c r="D224" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="D224" t="inlineStr"/>
       <c r="E224" t="n">
-        <v>125.06</v>
+        <v>137.52</v>
       </c>
       <c r="F224" t="n">
-        <v>101.28</v>
+        <v>111.36</v>
       </c>
       <c r="G224" t="n">
-        <v>103.74</v>
+        <v>114.06</v>
       </c>
       <c r="H224" t="n">
-        <v>106.26</v>
+        <v>116.88</v>
       </c>
       <c r="I224" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="n">
         <v>13329</v>
       </c>
       <c r="B225" t="inlineStr">
         <is>
           <t>Пластины монтажные</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
           <t>ПМ 8.25 Т. Пластина монтажна</t>
         </is>
       </c>
       <c r="D225" t="n">
-        <v>20</v>
+        <v>89</v>
       </c>
       <c r="E225" t="n">
-        <v>167.52</v>
+        <v>184.26</v>
       </c>
       <c r="F225" t="n">
-        <v>135.66</v>
+        <v>149.22</v>
       </c>
       <c r="G225" t="n">
-        <v>139.02</v>
+        <v>152.88</v>
       </c>
       <c r="H225" t="n">
-        <v>142.38</v>
+        <v>156.6</v>
       </c>
       <c r="I225" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="n">
         <v>13330</v>
       </c>
       <c r="B226" t="inlineStr">
         <is>
           <t>Пластины монтажные</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
           <t>ПМ 10.25 Т. Пластина монтажна</t>
         </is>
       </c>
-      <c r="D226" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="D226" t="inlineStr"/>
       <c r="E226" t="n">
-        <v>207.12</v>
+        <v>227.82</v>
       </c>
       <c r="F226" t="n">
-        <v>167.76</v>
+        <v>184.5</v>
       </c>
       <c r="G226" t="n">
-        <v>171.9</v>
+        <v>189.06</v>
       </c>
       <c r="H226" t="n">
-        <v>176.04</v>
+        <v>193.62</v>
       </c>
       <c r="I226" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="n">
         <v>13331</v>
       </c>
       <c r="B227" t="inlineStr">
         <is>
           <t>Пластины монтажные</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
           <t>ПМ 12.25 Т. Пластина монтажна</t>
         </is>
       </c>
       <c r="D227" t="n">
         <v>30</v>
       </c>
       <c r="E227" t="n">
-        <v>251.58</v>
+        <v>276.72</v>
       </c>
       <c r="F227" t="n">
-        <v>203.76</v>
+        <v>224.1</v>
       </c>
       <c r="G227" t="n">
-        <v>208.8</v>
+        <v>229.68</v>
       </c>
       <c r="H227" t="n">
-        <v>213.84</v>
+        <v>235.2</v>
       </c>
       <c r="I227" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="n">
         <v>13332</v>
       </c>
       <c r="B228" t="inlineStr">
         <is>
           <t>Пластины монтажные</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
           <t>ПМ 3.25 Т Пластина монтажна (поперечна)</t>
         </is>
       </c>
       <c r="D228" t="n">
-        <v>31</v>
+        <v>13</v>
       </c>
       <c r="E228" t="n">
-        <v>61.74</v>
+        <v>67.86</v>
       </c>
       <c r="F228" t="n">
-        <v>49.98</v>
+        <v>54.96</v>
       </c>
       <c r="G228" t="n">
-        <v>51.24</v>
+        <v>56.34</v>
       </c>
       <c r="H228" t="n">
-        <v>52.44</v>
+        <v>57.66</v>
       </c>
       <c r="I228" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="n">
         <v>13333</v>
       </c>
       <c r="B229" t="inlineStr">
         <is>
           <t>Пластины монтажные</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
           <t>ПМ 5.25 Т Пластина монтажна (поперечна)</t>
         </is>
       </c>
       <c r="D229" t="n">
-        <v>3</v>
+        <v>38</v>
       </c>
       <c r="E229" t="n">
-        <v>104.16</v>
+        <v>114.54</v>
       </c>
       <c r="F229" t="n">
-        <v>84.36</v>
+        <v>92.76000000000001</v>
       </c>
       <c r="G229" t="n">
-        <v>86.40000000000001</v>
+        <v>95.04000000000001</v>
       </c>
       <c r="H229" t="n">
-        <v>88.5</v>
+        <v>97.31999999999999</v>
       </c>
       <c r="I229" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="n">
         <v>13334</v>
       </c>
       <c r="B230" t="inlineStr">
         <is>
           <t xml:space="preserve">Пластины монтажныеПМ </t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
           <t>ПМ 7.25 Т Пластина монтажна (поперечна)</t>
         </is>
       </c>
       <c r="D230" t="n">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="E230" t="n">
-        <v>146.34</v>
+        <v>160.92</v>
       </c>
       <c r="F230" t="n">
-        <v>118.5</v>
+        <v>130.32</v>
       </c>
       <c r="G230" t="n">
-        <v>121.44</v>
+        <v>133.56</v>
       </c>
       <c r="H230" t="n">
-        <v>124.38</v>
+        <v>136.8</v>
       </c>
       <c r="I230" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="n">
         <v>13335</v>
       </c>
       <c r="B231" t="inlineStr">
         <is>
           <t>Пластины монтажные</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
           <t>ПМ 6.75 Т. Пластина монтажна</t>
         </is>
       </c>
       <c r="D231" t="n">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="E231" t="n">
-        <v>218.1</v>
+        <v>239.88</v>
       </c>
       <c r="F231" t="n">
-        <v>176.64</v>
+        <v>194.28</v>
       </c>
       <c r="G231" t="n">
-        <v>181.02</v>
+        <v>199.08</v>
       </c>
       <c r="H231" t="n">
-        <v>185.34</v>
+        <v>203.82</v>
       </c>
       <c r="I231" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="n">
         <v>13336</v>
       </c>
       <c r="B232" t="inlineStr">
         <is>
           <t>Пластины монтажные</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
           <t>ПМ 8.75 Т. Пластина монтажна</t>
         </is>
       </c>
       <c r="D232" t="n">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="E232" t="n">
-        <v>291.48</v>
+        <v>320.58</v>
       </c>
       <c r="F232" t="n">
-        <v>236.1</v>
+        <v>259.68</v>
       </c>
       <c r="G232" t="n">
-        <v>241.92</v>
+        <v>266.1</v>
       </c>
       <c r="H232" t="n">
-        <v>247.74</v>
+        <v>272.46</v>
       </c>
       <c r="I232" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="n">
         <v>13337</v>
       </c>
       <c r="B233" t="inlineStr">
         <is>
           <t>Пластины монтажные</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
           <t>ПМ 10.75 Т. Пластина монтажна</t>
         </is>
       </c>
       <c r="D233" t="n">
-        <v>39</v>
+        <v>2</v>
       </c>
       <c r="E233" t="n">
-        <v>360.48</v>
+        <v>396.48</v>
       </c>
       <c r="F233" t="n">
-        <v>291.96</v>
+        <v>321.12</v>
       </c>
       <c r="G233" t="n">
-        <v>299.16</v>
+        <v>329.04</v>
       </c>
       <c r="H233" t="n">
-        <v>306.36</v>
+        <v>336.96</v>
       </c>
       <c r="I233" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="n">
         <v>13338</v>
       </c>
       <c r="B234" t="inlineStr">
         <is>
           <t>Пластины монтажные</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
           <t>ПМ 12.75 Т. Пластина монтажна</t>
         </is>
       </c>
       <c r="D234" t="n">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="E234" t="n">
-        <v>438.12</v>
+        <v>481.92</v>
       </c>
       <c r="F234" t="n">
-        <v>354.84</v>
+        <v>390.3</v>
       </c>
       <c r="G234" t="n">
-        <v>363.6</v>
+        <v>399.96</v>
       </c>
       <c r="H234" t="n">
-        <v>372.36</v>
+        <v>409.56</v>
       </c>
       <c r="I234" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="n">
         <v>13339</v>
       </c>
       <c r="B235" t="inlineStr">
         <is>
           <t>Пластины монтажные</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
           <t>ПМ 3.75 Т Пластина монтажна (поперечна)</t>
         </is>
       </c>
       <c r="D235" t="n">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="E235" t="n">
-        <v>107.7</v>
+        <v>118.44</v>
       </c>
       <c r="F235" t="n">
-        <v>87.23999999999999</v>
+        <v>95.94</v>
       </c>
       <c r="G235" t="n">
-        <v>89.34</v>
+        <v>98.22</v>
       </c>
       <c r="H235" t="n">
-        <v>91.5</v>
+        <v>100.62</v>
       </c>
       <c r="I235" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="n">
         <v>13340</v>
       </c>
       <c r="B236" t="inlineStr">
         <is>
           <t>Пластины монтажные</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
           <t>ПМ 5.75 Т Пластина монтажна (поперечна)</t>
         </is>
       </c>
       <c r="D236" t="n">
-        <v>56</v>
+        <v>39</v>
       </c>
       <c r="E236" t="n">
-        <v>181.14</v>
+        <v>199.2</v>
       </c>
       <c r="F236" t="n">
-        <v>146.7</v>
+        <v>161.34</v>
       </c>
       <c r="G236" t="n">
-        <v>150.3</v>
+        <v>165.3</v>
       </c>
       <c r="H236" t="n">
-        <v>153.96</v>
+        <v>169.32</v>
       </c>
       <c r="I236" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="n">
         <v>13341</v>
       </c>
       <c r="B237" t="inlineStr">
         <is>
           <t>Пластины монтажные</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
           <t>ПМ 7.75 Т Пластина монтажна (поперечна)</t>
         </is>
       </c>
       <c r="D237" t="n">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="E237" t="n">
-        <v>254.88</v>
+        <v>280.32</v>
       </c>
       <c r="F237" t="n">
-        <v>206.4</v>
+        <v>227.04</v>
       </c>
       <c r="G237" t="n">
-        <v>211.5</v>
+        <v>232.62</v>
       </c>
       <c r="H237" t="n">
-        <v>216.6</v>
+        <v>238.26</v>
       </c>
       <c r="I237" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="n">
         <v>13342</v>
       </c>
       <c r="B238" t="inlineStr">
         <is>
           <t>Профиль монтажный</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
           <t>П 6.25 Т. Профіль монтажний</t>
         </is>
       </c>
       <c r="D238" t="n">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="E238" t="n">
-        <v>113.7</v>
+        <v>125.04</v>
       </c>
       <c r="F238" t="n">
-        <v>92.09999999999999</v>
+        <v>101.28</v>
       </c>
       <c r="G238" t="n">
-        <v>94.31999999999999</v>
+        <v>103.74</v>
       </c>
       <c r="H238" t="n">
-        <v>96.59999999999999</v>
+        <v>106.26</v>
       </c>
       <c r="I238" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="n">
         <v>13343</v>
       </c>
       <c r="B239" t="inlineStr">
         <is>
           <t>Профиль монтажный</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
           <t>П 8.25 Т. Профіль монтажний</t>
         </is>
       </c>
       <c r="D239" t="n">
         <v>10</v>
       </c>
       <c r="E239" t="n">
-        <v>156</v>
+        <v>171.6</v>
       </c>
       <c r="F239" t="n">
-        <v>126.36</v>
+        <v>138.96</v>
       </c>
       <c r="G239" t="n">
-        <v>129.48</v>
+        <v>142.38</v>
       </c>
       <c r="H239" t="n">
-        <v>132.6</v>
+        <v>145.86</v>
       </c>
       <c r="I239" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="n">
         <v>13344</v>
       </c>
       <c r="B240" t="inlineStr">
         <is>
           <t>Профиль монтажный</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
           <t>П 10.25 Т. Профіль монтажний</t>
         </is>
       </c>
       <c r="D240" t="n">
         <v>2</v>
       </c>
       <c r="E240" t="n">
-        <v>198.3</v>
+        <v>218.1</v>
       </c>
       <c r="F240" t="n">
-        <v>160.62</v>
+        <v>176.64</v>
       </c>
       <c r="G240" t="n">
-        <v>164.58</v>
+        <v>181.02</v>
       </c>
       <c r="H240" t="n">
-        <v>168.54</v>
+        <v>185.34</v>
       </c>
       <c r="I240" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="n">
         <v>13345</v>
       </c>
       <c r="B241" t="inlineStr">
         <is>
           <t>Профиль монтажный</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
           <t>П 12.25 Т. Профіль монтажний</t>
         </is>
       </c>
       <c r="D241" t="n">
         <v>6</v>
       </c>
       <c r="E241" t="n">
-        <v>240.3</v>
+        <v>264.3</v>
       </c>
       <c r="F241" t="n">
-        <v>194.64</v>
+        <v>214.08</v>
       </c>
       <c r="G241" t="n">
-        <v>199.44</v>
+        <v>219.36</v>
       </c>
       <c r="H241" t="n">
-        <v>204.24</v>
+        <v>224.64</v>
       </c>
       <c r="I241" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="n">
         <v>13346</v>
       </c>
       <c r="B242" t="inlineStr">
         <is>
           <t>Профиль монтажный</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
           <t>П 3.25 Т Профіль монтажний (поперечний)</t>
         </is>
       </c>
       <c r="D242" t="n">
         <v>22</v>
       </c>
       <c r="E242" t="n">
-        <v>50.4</v>
+        <v>55.44</v>
       </c>
       <c r="F242" t="n">
-        <v>40.8</v>
+        <v>44.88</v>
       </c>
       <c r="G242" t="n">
-        <v>41.82</v>
+        <v>45.96</v>
       </c>
       <c r="H242" t="n">
-        <v>42.84</v>
+        <v>47.1</v>
       </c>
       <c r="I242" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="n">
         <v>13347</v>
       </c>
       <c r="B243" t="inlineStr">
         <is>
           <t>Профиль монтажный</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
           <t>П 5.25 Т Профіль монтажний (поперечний)</t>
         </is>
       </c>
       <c r="D243" t="n">
         <v>13</v>
       </c>
       <c r="E243" t="n">
-        <v>92.58</v>
+        <v>101.82</v>
       </c>
       <c r="F243" t="n">
-        <v>74.94</v>
+        <v>82.38</v>
       </c>
       <c r="G243" t="n">
-        <v>76.8</v>
+        <v>84.48</v>
       </c>
       <c r="H243" t="n">
-        <v>78.66</v>
+        <v>86.52</v>
       </c>
       <c r="I243" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="n">
         <v>13348</v>
       </c>
       <c r="B244" t="inlineStr">
         <is>
           <t>Профиль монтажный</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
           <t>П 7.25 Т Профіль монтажний (поперечний)</t>
         </is>
       </c>
       <c r="D244" t="inlineStr"/>
       <c r="E244" t="n">
-        <v>135.01</v>
+        <v>148.5</v>
       </c>
       <c r="F244" t="n">
-        <v>109.32</v>
+        <v>120.24</v>
       </c>
       <c r="G244" t="n">
-        <v>112.02</v>
+        <v>123.18</v>
       </c>
       <c r="H244" t="n">
-        <v>114.72</v>
+        <v>126.18</v>
       </c>
       <c r="I244" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="n">
         <v>13349</v>
       </c>
       <c r="B245" t="inlineStr">
         <is>
           <t>Профиль монтажный</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
           <t>П 6.75 Т. Профіль монтажний</t>
         </is>
       </c>
       <c r="D245" t="n">
         <v>2</v>
       </c>
       <c r="E245" t="n">
-        <v>198.24</v>
+        <v>218.04</v>
       </c>
       <c r="F245" t="n">
-        <v>160.56</v>
+        <v>176.58</v>
       </c>
       <c r="G245" t="n">
-        <v>164.52</v>
+        <v>180.96</v>
       </c>
       <c r="H245" t="n">
-        <v>168.48</v>
+        <v>185.28</v>
       </c>
       <c r="I245" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="n">
         <v>13350</v>
       </c>
       <c r="B246" t="inlineStr">
         <is>
           <t>Профиль монтажный</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
           <t>П 8.75 Т. Профіль монтажний</t>
         </is>
       </c>
       <c r="D246" t="n">
         <v>15</v>
       </c>
       <c r="E246" t="n">
-        <v>271.8</v>
+        <v>298.98</v>
       </c>
       <c r="F246" t="n">
-        <v>220.14</v>
+        <v>242.1</v>
       </c>
       <c r="G246" t="n">
-        <v>225.54</v>
+        <v>248.04</v>
       </c>
       <c r="H246" t="n">
-        <v>231</v>
+        <v>254.1</v>
       </c>
       <c r="I246" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="n">
         <v>13351</v>
       </c>
       <c r="B247" t="inlineStr">
         <is>
           <t>Профиль монтажный</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
           <t>П 10.75 Т. Профіль монтажний</t>
         </is>
       </c>
       <c r="D247" t="n">
         <v>9</v>
       </c>
       <c r="E247" t="n">
-        <v>345.06</v>
+        <v>379.56</v>
       </c>
       <c r="F247" t="n">
-        <v>279.48</v>
+        <v>307.38</v>
       </c>
       <c r="G247" t="n">
-        <v>286.38</v>
+        <v>315</v>
       </c>
       <c r="H247" t="n">
-        <v>293.28</v>
+        <v>322.56</v>
       </c>
       <c r="I247" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="n">
         <v>13352</v>
       </c>
       <c r="B248" t="inlineStr">
         <is>
           <t>Профиль монтажный</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
           <t>П 12.75 Т. Профіль монтажний</t>
         </is>
       </c>
       <c r="D248" t="inlineStr"/>
       <c r="E248" t="n">
-        <v>418.5</v>
+        <v>460.32</v>
       </c>
       <c r="F248" t="n">
-        <v>338.94</v>
+        <v>372.78</v>
       </c>
       <c r="G248" t="n">
-        <v>347.34</v>
+        <v>382.02</v>
       </c>
       <c r="H248" t="n">
-        <v>355.68</v>
+        <v>391.2</v>
       </c>
       <c r="I248" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="n">
         <v>13353</v>
       </c>
       <c r="B249" t="inlineStr">
         <is>
           <t>Профиль монтажный</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
           <t>П 3.75 Т Профіль монтажний (поперечний)</t>
         </is>
       </c>
       <c r="D249" t="n">
         <v>5</v>
       </c>
       <c r="E249" t="n">
-        <v>87.66</v>
+        <v>96.42</v>
       </c>
       <c r="F249" t="n">
-        <v>70.98</v>
+        <v>78.06</v>
       </c>
       <c r="G249" t="n">
-        <v>72.72</v>
+        <v>79.98</v>
       </c>
       <c r="H249" t="n">
-        <v>74.45999999999999</v>
+        <v>81.90000000000001</v>
       </c>
       <c r="I249" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="n">
         <v>13354</v>
       </c>
       <c r="B250" t="inlineStr">
         <is>
           <t>Профиль монтажный</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
           <t>П 5.75 Т Профіль монтажний (поперечний)</t>
         </is>
       </c>
       <c r="D250" t="n">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="E250" t="n">
-        <v>161.28</v>
+        <v>177.36</v>
       </c>
       <c r="F250" t="n">
-        <v>130.62</v>
+        <v>143.64</v>
       </c>
       <c r="G250" t="n">
-        <v>133.86</v>
+        <v>147.24</v>
       </c>
       <c r="H250" t="n">
-        <v>137.04</v>
+        <v>150.72</v>
       </c>
       <c r="I250" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="n">
         <v>13355</v>
       </c>
       <c r="B251" t="inlineStr">
         <is>
           <t>Профиль монтажный</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
           <t>П 7.75 Т Профіль монтажний (поперечний)</t>
         </is>
       </c>
       <c r="D251" t="n">
         <v>2</v>
       </c>
       <c r="E251" t="n">
-        <v>235.12</v>
+        <v>258.54</v>
       </c>
       <c r="F251" t="n">
-        <v>190.38</v>
+        <v>209.4</v>
       </c>
       <c r="G251" t="n">
-        <v>195.12</v>
+        <v>214.62</v>
       </c>
       <c r="H251" t="n">
-        <v>199.8</v>
+        <v>219.78</v>
       </c>
       <c r="I251" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="n">
         <v>13356</v>
       </c>
       <c r="B252" t="inlineStr">
         <is>
           <t>Стойки монтажные</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
           <t>Стойка монтажная СМ 14.75Т</t>
         </is>
       </c>
       <c r="D252" t="n">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="E252" t="n">
-        <v>479.4</v>
+        <v>527.34</v>
       </c>
       <c r="F252" t="n">
-        <v>388.26</v>
+        <v>427.08</v>
       </c>
       <c r="G252" t="n">
-        <v>397.86</v>
+        <v>437.64</v>
       </c>
       <c r="H252" t="n">
-        <v>407.46</v>
+        <v>448.2</v>
       </c>
       <c r="I252" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="n">
         <v>13357</v>
       </c>
       <c r="B253" t="inlineStr">
         <is>
           <t>Стойки монтажные</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
           <t>Стойка монтажная СМ 22.75Т</t>
         </is>
       </c>
       <c r="D253" t="n">
         <v>26</v>
       </c>
       <c r="E253" t="n">
-        <v>770.7</v>
+        <v>847.74</v>
       </c>
       <c r="F253" t="n">
-        <v>624.24</v>
+        <v>686.64</v>
       </c>
       <c r="G253" t="n">
-        <v>639.66</v>
+        <v>703.62</v>
       </c>
       <c r="H253" t="n">
-        <v>655.08</v>
+        <v>720.54</v>
       </c>
       <c r="I253" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="n">
         <v>13363</v>
       </c>
       <c r="B254" t="inlineStr">
         <is>
           <t>Стойка</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
           <t>Стойка центральная СЦ-20.50 Т</t>
         </is>
       </c>
       <c r="D254" t="inlineStr"/>
       <c r="E254" t="n">
-        <v>600.08</v>
+        <v>660.0599999999999</v>
       </c>
       <c r="F254" t="n">
-        <v>486</v>
+        <v>534.6</v>
       </c>
       <c r="G254" t="n">
-        <v>498</v>
+        <v>547.8</v>
       </c>
       <c r="H254" t="n">
-        <v>510</v>
+        <v>561</v>
       </c>
       <c r="I254" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="n">
         <v>13364</v>
       </c>
       <c r="B255" t="inlineStr">
         <is>
           <t>Стойка</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
           <t>Стойка центральная СЦ-18.50 Т</t>
         </is>
       </c>
       <c r="D255" t="inlineStr"/>
       <c r="E255" t="n">
-        <v>538.3200000000001</v>
+        <v>592.14</v>
       </c>
       <c r="F255" t="n">
-        <v>436.02</v>
+        <v>479.58</v>
       </c>
       <c r="G255" t="n">
-        <v>446.76</v>
+        <v>491.4</v>
       </c>
       <c r="H255" t="n">
-        <v>457.56</v>
+        <v>503.28</v>
       </c>
       <c r="I255" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="n">
         <v>13367</v>
       </c>
       <c r="B256" t="inlineStr">
         <is>
           <t>Стойка</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
           <t>Стойка центральная СЦ-16.50 Т</t>
         </is>
       </c>
       <c r="D256" t="inlineStr"/>
       <c r="E256" t="n">
-        <v>476.58</v>
+        <v>524.22</v>
       </c>
       <c r="F256" t="n">
-        <v>385.98</v>
+        <v>424.56</v>
       </c>
       <c r="G256" t="n">
-        <v>395.52</v>
+        <v>435.06</v>
       </c>
       <c r="H256" t="n">
-        <v>405.06</v>
+        <v>445.56</v>
       </c>
       <c r="I256" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="n">
         <v>13368</v>
       </c>
       <c r="B257" t="inlineStr">
         <is>
           <t>Стойка</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
           <t>Стойка центральная СЦ-14.50 Т</t>
         </is>
       </c>
       <c r="D257" t="inlineStr"/>
       <c r="E257" t="n">
-        <v>414.36</v>
+        <v>455.76</v>
       </c>
       <c r="F257" t="n">
-        <v>335.58</v>
+        <v>369.12</v>
       </c>
       <c r="G257" t="n">
-        <v>343.92</v>
+        <v>378.3</v>
       </c>
       <c r="H257" t="n">
-        <v>352.2</v>
+        <v>387.42</v>
       </c>
       <c r="I257" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="n">
         <v>13369</v>
       </c>
       <c r="B258" t="inlineStr">
         <is>
           <t>Стойка</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
           <t>Стойка центральная СЦ-22.50 Т</t>
         </is>
       </c>
       <c r="D258" t="inlineStr"/>
       <c r="E258" t="n">
-        <v>661.86</v>
+        <v>728.04</v>
       </c>
       <c r="F258" t="n">
-        <v>536.1</v>
+        <v>589.6799999999999</v>
       </c>
       <c r="G258" t="n">
-        <v>549.3</v>
+        <v>604.2</v>
       </c>
       <c r="H258" t="n">
-        <v>562.5599999999999</v>
+        <v>618.78</v>
       </c>
       <c r="I258" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="n">
         <v>13374</v>
       </c>
       <c r="B259" t="inlineStr">
         <is>
           <t>Кронштейны</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
           <t>Кронштейн СМ-75Т</t>
         </is>
       </c>
       <c r="D259" t="inlineStr"/>
       <c r="E259" t="n">
         <v>0</v>
       </c>
       <c r="F259" t="n">
         <v>0</v>
@@ -8824,568 +8844,566 @@
         <v>0</v>
       </c>
       <c r="H262" t="n">
         <v>0</v>
       </c>
       <c r="I262" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="n">
         <v>13457</v>
       </c>
       <c r="B263" t="inlineStr">
         <is>
           <t>Усилитель</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
           <t>Усилитель монтажной панели УМП 6</t>
         </is>
       </c>
       <c r="D263" t="inlineStr"/>
       <c r="E263" t="n">
-        <v>142.74</v>
+        <v>156.96</v>
       </c>
       <c r="F263" t="n">
-        <v>115.62</v>
+        <v>127.14</v>
       </c>
       <c r="G263" t="n">
-        <v>118.44</v>
+        <v>130.26</v>
       </c>
       <c r="H263" t="n">
-        <v>121.32</v>
+        <v>133.44</v>
       </c>
       <c r="I263" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="n">
         <v>13458</v>
       </c>
       <c r="B264" t="inlineStr">
         <is>
           <t>Усилитель</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
           <t>Усилитель монтажной панели УМП 8</t>
         </is>
       </c>
       <c r="D264" t="inlineStr"/>
       <c r="E264" t="n">
-        <v>201.03</v>
+        <v>221.1</v>
       </c>
       <c r="F264" t="n">
-        <v>162.78</v>
+        <v>179.04</v>
       </c>
       <c r="G264" t="n">
-        <v>166.8</v>
+        <v>183.48</v>
       </c>
       <c r="H264" t="n">
-        <v>170.82</v>
+        <v>187.86</v>
       </c>
       <c r="I264" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="n">
         <v>13459</v>
       </c>
       <c r="B265" t="inlineStr">
         <is>
           <t>Усилитель</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
           <t>Усилитель монтажной панели УМП 10</t>
         </is>
       </c>
       <c r="D265" t="inlineStr"/>
       <c r="E265" t="n">
-        <v>259.56</v>
+        <v>285.48</v>
       </c>
       <c r="F265" t="n">
-        <v>210.24</v>
+        <v>231.24</v>
       </c>
       <c r="G265" t="n">
-        <v>215.4</v>
+        <v>236.94</v>
       </c>
       <c r="H265" t="n">
-        <v>220.62</v>
+        <v>242.64</v>
       </c>
       <c r="I265" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="n">
         <v>13460</v>
       </c>
       <c r="B266" t="inlineStr">
         <is>
           <t>Усилитель</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
           <t>Усилитель монтажной панели УМП 12</t>
         </is>
       </c>
       <c r="D266" t="inlineStr"/>
       <c r="E266" t="n">
-        <v>318.3</v>
+        <v>350.1</v>
       </c>
       <c r="F266" t="n">
-        <v>257.82</v>
+        <v>283.56</v>
       </c>
       <c r="G266" t="n">
-        <v>264.18</v>
+        <v>290.58</v>
       </c>
       <c r="H266" t="n">
-        <v>270.54</v>
+        <v>297.54</v>
       </c>
       <c r="I266" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="n">
         <v>13547</v>
       </c>
       <c r="B267" t="inlineStr">
         <is>
           <t>Прочее</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
           <t>Панель торцевая 206 ЩО</t>
         </is>
       </c>
       <c r="D267" t="inlineStr"/>
       <c r="E267" t="n">
-        <v>3303.72</v>
+        <v>3634.08</v>
       </c>
       <c r="F267" t="n">
-        <v>2676</v>
+        <v>2943.6</v>
       </c>
       <c r="G267" t="n">
-        <v>2742.06</v>
+        <v>3016.26</v>
       </c>
       <c r="H267" t="n">
-        <v>2808.12</v>
+        <v>3088.92</v>
       </c>
       <c r="I267" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="n">
         <v>13644</v>
       </c>
       <c r="B268" t="inlineStr">
         <is>
           <t xml:space="preserve">МКС </t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
           <t>МКС 1864 IP54 (без МП)</t>
         </is>
       </c>
       <c r="D268" t="inlineStr"/>
       <c r="E268" t="n">
-        <v>10487.42</v>
+        <v>11536.14</v>
       </c>
       <c r="F268" t="n">
-        <v>8494.74</v>
+        <v>9344.219999999999</v>
       </c>
       <c r="G268" t="n">
-        <v>8704.5</v>
+        <v>9574.92</v>
       </c>
       <c r="H268" t="n">
-        <v>8914.26</v>
+        <v>9805.68</v>
       </c>
       <c r="I268" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="n">
         <v>13646</v>
       </c>
       <c r="B269" t="inlineStr">
         <is>
           <t xml:space="preserve">МКС </t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
           <t>МКС 1684 IP54 (без МП)</t>
         </is>
       </c>
       <c r="D269" t="inlineStr"/>
       <c r="E269" t="n">
-        <v>10681.8</v>
+        <v>11749.98</v>
       </c>
       <c r="F269" t="n">
-        <v>8652.24</v>
+        <v>9517.440000000001</v>
       </c>
       <c r="G269" t="n">
-        <v>8865.84</v>
+        <v>9752.4</v>
       </c>
       <c r="H269" t="n">
-        <v>9079.5</v>
+        <v>9987.42</v>
       </c>
       <c r="I269" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="n">
         <v>13649</v>
       </c>
       <c r="B270" t="inlineStr">
         <is>
           <t>Монтажные панели МП/МПС</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
           <t>МПС 186 Панель монтажная  (оц)</t>
         </is>
       </c>
-      <c r="D270" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="D270" t="inlineStr"/>
       <c r="E270" t="n">
-        <v>2608.26</v>
+        <v>2869.08</v>
       </c>
       <c r="F270" t="n">
-        <v>2112.66</v>
+        <v>2323.92</v>
       </c>
       <c r="G270" t="n">
-        <v>2164.86</v>
+        <v>2381.34</v>
       </c>
       <c r="H270" t="n">
-        <v>2217</v>
+        <v>2438.7</v>
       </c>
       <c r="I270" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="n">
         <v>13707</v>
       </c>
       <c r="B271" t="inlineStr">
         <is>
           <t>Пластины монтажные</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
           <t>ПМ 10.250 Т. Пластина монтажна</t>
         </is>
       </c>
       <c r="D271" t="n">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="E271" t="n">
-        <v>716.1</v>
+        <v>787.6799999999999</v>
       </c>
       <c r="F271" t="n">
-        <v>580.02</v>
+        <v>637.98</v>
       </c>
       <c r="G271" t="n">
-        <v>594.36</v>
+        <v>653.76</v>
       </c>
       <c r="H271" t="n">
-        <v>608.64</v>
+        <v>669.48</v>
       </c>
       <c r="I271" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="n">
         <v>13708</v>
       </c>
       <c r="B272" t="inlineStr">
         <is>
           <t>Пластины монтажные</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
           <t>ПМ 6.250 Т. Пластина монтажна</t>
         </is>
       </c>
-      <c r="D272" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="D272" t="inlineStr"/>
       <c r="E272" t="n">
-        <v>428.16</v>
+        <v>470.94</v>
       </c>
       <c r="F272" t="n">
-        <v>346.8</v>
+        <v>381.48</v>
       </c>
       <c r="G272" t="n">
-        <v>355.32</v>
+        <v>390.84</v>
       </c>
       <c r="H272" t="n">
-        <v>363.9</v>
+        <v>400.26</v>
       </c>
       <c r="I272" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="n">
         <v>13709</v>
       </c>
       <c r="B273" t="inlineStr">
         <is>
           <t>Пластины монтажные</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
           <t>ПМ 8.250 Т. Пластина монтажна</t>
         </is>
       </c>
       <c r="D273" t="inlineStr"/>
       <c r="E273" t="n">
-        <v>572.22</v>
+        <v>629.4</v>
       </c>
       <c r="F273" t="n">
-        <v>463.5</v>
+        <v>509.82</v>
       </c>
       <c r="G273" t="n">
-        <v>474.9</v>
+        <v>522.36</v>
       </c>
       <c r="H273" t="n">
-        <v>486.36</v>
+        <v>534.96</v>
       </c>
       <c r="I273" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="n">
         <v>13710</v>
       </c>
       <c r="B274" t="inlineStr">
         <is>
           <t>Пластины монтажные</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
           <t>ПМ 12.250 Т. Пластина монтажна</t>
         </is>
       </c>
-      <c r="D274" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="D274" t="inlineStr"/>
       <c r="E274" t="n">
-        <v>859.98</v>
+        <v>945.96</v>
       </c>
       <c r="F274" t="n">
-        <v>696.54</v>
+        <v>766.14</v>
       </c>
       <c r="G274" t="n">
-        <v>713.76</v>
+        <v>785.1</v>
       </c>
       <c r="H274" t="n">
-        <v>730.98</v>
+        <v>804.0599999999999</v>
       </c>
       <c r="I274" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="n">
         <v>13722</v>
       </c>
       <c r="B275" t="inlineStr">
         <is>
           <t>Монтажные пластины</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
           <t>М 8.150 В</t>
         </is>
       </c>
-      <c r="D275" t="inlineStr"/>
+      <c r="D275" t="n">
+        <v>3</v>
+      </c>
       <c r="E275" t="n">
-        <v>470.11</v>
+        <v>517.08</v>
       </c>
       <c r="F275" t="n">
-        <v>380.76</v>
+        <v>418.8</v>
       </c>
       <c r="G275" t="n">
-        <v>390.18</v>
+        <v>429.18</v>
       </c>
       <c r="H275" t="n">
-        <v>399.54</v>
+        <v>439.44</v>
       </c>
       <c r="I275" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="n">
         <v>13757</v>
       </c>
       <c r="B276" t="inlineStr">
         <is>
           <t>Лицевые панели</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
           <t>ЛП 750.20-С</t>
         </is>
       </c>
       <c r="D276" t="n">
         <v>15</v>
       </c>
       <c r="E276" t="n">
-        <v>353.64</v>
+        <v>388.98</v>
       </c>
       <c r="F276" t="n">
-        <v>286.44</v>
+        <v>315.06</v>
       </c>
       <c r="G276" t="n">
-        <v>293.52</v>
+        <v>322.86</v>
       </c>
       <c r="H276" t="n">
-        <v>300.54</v>
+        <v>330.54</v>
       </c>
       <c r="I276" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="n">
         <v>13759</v>
       </c>
       <c r="B277" t="inlineStr">
         <is>
           <t>Лицевые панели</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
           <t>ЛП 750.15-С</t>
         </is>
       </c>
       <c r="D277" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="E277" t="n">
-        <v>271.74</v>
+        <v>298.86</v>
       </c>
       <c r="F277" t="n">
-        <v>220.08</v>
+        <v>242.04</v>
       </c>
       <c r="G277" t="n">
-        <v>225.54</v>
+        <v>248.04</v>
       </c>
       <c r="H277" t="n">
-        <v>230.94</v>
+        <v>253.98</v>
       </c>
       <c r="I277" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="n">
         <v>13761</v>
       </c>
       <c r="B278" t="inlineStr">
         <is>
           <t>Профиль монтажный</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
           <t>П 9.75 Т. Профіль монтажний</t>
         </is>
       </c>
       <c r="D278" t="inlineStr"/>
       <c r="E278" t="n">
-        <v>308.64</v>
+        <v>339.48</v>
       </c>
       <c r="F278" t="n">
-        <v>249.96</v>
+        <v>274.92</v>
       </c>
       <c r="G278" t="n">
-        <v>256.14</v>
+        <v>281.7</v>
       </c>
       <c r="H278" t="n">
-        <v>262.32</v>
+        <v>288.54</v>
       </c>
       <c r="I278" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="n">
         <v>13769</v>
       </c>
       <c r="B279" t="inlineStr">
         <is>
           <t>Козырёк водоотливной</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
           <t>ВК6.25 Козырек водоотливной</t>
         </is>
       </c>
-      <c r="D279" t="inlineStr"/>
+      <c r="D279" t="n">
+        <v>1</v>
+      </c>
       <c r="E279" t="n">
-        <v>788.7</v>
+        <v>867.54</v>
       </c>
       <c r="F279" t="n">
-        <v>638.8200000000001</v>
+        <v>702.66</v>
       </c>
       <c r="G279" t="n">
-        <v>654.6</v>
+        <v>720.0599999999999</v>
       </c>
       <c r="H279" t="n">
-        <v>670.38</v>
+        <v>737.4</v>
       </c>
       <c r="I279" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="n">
         <v>13788</v>
       </c>
       <c r="B280" t="inlineStr">
         <is>
           <t xml:space="preserve">МКС </t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
           <t>МКС 16104 IP54 (без МП) без люка</t>
         </is>
       </c>
       <c r="D280" t="inlineStr"/>
       <c r="E280" t="n">
         <v>0</v>
       </c>
       <c r="F280" t="n">
         <v>0</v>
@@ -9394,60 +9412,60 @@
         <v>0</v>
       </c>
       <c r="H280" t="n">
         <v>0</v>
       </c>
       <c r="I280" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="n">
         <v>13791</v>
       </c>
       <c r="B281" t="inlineStr">
         <is>
           <t xml:space="preserve">ЕР </t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
           <t>ЕР 16104/2В</t>
         </is>
       </c>
       <c r="D281" t="inlineStr"/>
       <c r="E281" t="n">
-        <v>16045.92</v>
+        <v>17650.5</v>
       </c>
       <c r="F281" t="n">
-        <v>12997.2</v>
+        <v>14296.92</v>
       </c>
       <c r="G281" t="n">
-        <v>13318.08</v>
+        <v>14649.84</v>
       </c>
       <c r="H281" t="n">
-        <v>13639.02</v>
+        <v>15002.88</v>
       </c>
       <c r="I281" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="n">
         <v>13957</v>
       </c>
       <c r="B282" t="inlineStr">
         <is>
           <t>Усилитель</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
           <t>Усилитель УДВ 1400Т</t>
         </is>
       </c>
       <c r="D282" t="inlineStr"/>
       <c r="E282" t="n">
         <v>0</v>
       </c>
       <c r="F282" t="n">
         <v>0</v>
@@ -9456,287 +9474,287 @@
         <v>0</v>
       </c>
       <c r="H282" t="n">
         <v>0</v>
       </c>
       <c r="I282" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="n">
         <v>14009</v>
       </c>
       <c r="B283" t="inlineStr">
         <is>
           <t>Монтажные пластины</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
           <t>М 10.150 В</t>
         </is>
       </c>
       <c r="D283" t="inlineStr"/>
       <c r="E283" t="n">
-        <v>595.62</v>
+        <v>655.14</v>
       </c>
       <c r="F283" t="n">
-        <v>482.4</v>
+        <v>530.64</v>
       </c>
       <c r="G283" t="n">
-        <v>494.34</v>
+        <v>543.72</v>
       </c>
       <c r="H283" t="n">
-        <v>506.28</v>
+        <v>556.86</v>
       </c>
       <c r="I283" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="n">
         <v>14010</v>
       </c>
       <c r="B284" t="inlineStr">
         <is>
           <t>Монтажные пластины</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
           <t>М 10.250 В</t>
         </is>
       </c>
       <c r="D284" t="n">
         <v>12</v>
       </c>
       <c r="E284" t="n">
-        <v>912.9</v>
+        <v>1004.16</v>
       </c>
       <c r="F284" t="n">
-        <v>739.4400000000001</v>
+        <v>813.36</v>
       </c>
       <c r="G284" t="n">
-        <v>757.6799999999999</v>
+        <v>833.4</v>
       </c>
       <c r="H284" t="n">
-        <v>775.92</v>
+        <v>853.5</v>
       </c>
       <c r="I284" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="n">
         <v>14013</v>
       </c>
       <c r="B285" t="inlineStr">
         <is>
           <t>Монтажные пластины</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
           <t>М 10.25 В</t>
         </is>
       </c>
       <c r="D285" t="n">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="E285" t="n">
-        <v>186.24</v>
+        <v>204.84</v>
       </c>
       <c r="F285" t="n">
-        <v>150.84</v>
+        <v>165.9</v>
       </c>
       <c r="G285" t="n">
-        <v>154.56</v>
+        <v>169.98</v>
       </c>
       <c r="H285" t="n">
-        <v>158.28</v>
+        <v>174.06</v>
       </c>
       <c r="I285" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="n">
         <v>14014</v>
       </c>
       <c r="B286" t="inlineStr">
         <is>
           <t>Монтажные пластины</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
           <t>М 10.75 В</t>
         </is>
       </c>
       <c r="D286" t="inlineStr"/>
       <c r="E286" t="n">
-        <v>429.24</v>
+        <v>472.14</v>
       </c>
       <c r="F286" t="n">
-        <v>347.64</v>
+        <v>382.38</v>
       </c>
       <c r="G286" t="n">
-        <v>356.22</v>
+        <v>391.8</v>
       </c>
       <c r="H286" t="n">
-        <v>364.8</v>
+        <v>401.28</v>
       </c>
       <c r="I286" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="n">
         <v>14015</v>
       </c>
       <c r="B287" t="inlineStr">
         <is>
           <t>Лицевые панели</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
           <t>ЛП 325.20-16</t>
         </is>
       </c>
       <c r="D287" t="n">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="E287" t="n">
-        <v>151.33</v>
+        <v>166.44</v>
       </c>
       <c r="F287" t="n">
-        <v>122.52</v>
+        <v>134.76</v>
       </c>
       <c r="G287" t="n">
-        <v>125.58</v>
+        <v>138.12</v>
       </c>
       <c r="H287" t="n">
-        <v>128.58</v>
+        <v>141.42</v>
       </c>
       <c r="I287" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="n">
         <v>14022</v>
       </c>
       <c r="B288" t="inlineStr">
         <is>
           <t>Пластины монтажные</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
           <t>ПМ 9.75 Т. Пластина монтажна</t>
         </is>
       </c>
       <c r="D288" t="n">
         <v>2</v>
       </c>
       <c r="E288" t="n">
-        <v>328.32</v>
+        <v>361.14</v>
       </c>
       <c r="F288" t="n">
-        <v>265.92</v>
+        <v>292.5</v>
       </c>
       <c r="G288" t="n">
-        <v>272.46</v>
+        <v>299.7</v>
       </c>
       <c r="H288" t="n">
-        <v>279.06</v>
+        <v>306.96</v>
       </c>
       <c r="I288" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="n">
         <v>14154</v>
       </c>
       <c r="B289" t="inlineStr">
         <is>
           <t>Прочее</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
           <t>Планка кабельная ПК 5Т</t>
         </is>
       </c>
       <c r="D289" t="n">
         <v>6</v>
       </c>
       <c r="E289" t="n">
-        <v>119.82</v>
+        <v>131.76</v>
       </c>
       <c r="F289" t="n">
-        <v>97.02</v>
+        <v>106.68</v>
       </c>
       <c r="G289" t="n">
-        <v>99.42</v>
+        <v>109.32</v>
       </c>
       <c r="H289" t="n">
-        <v>101.82</v>
+        <v>111.96</v>
       </c>
       <c r="I289" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="n">
         <v>14155</v>
       </c>
       <c r="B290" t="inlineStr">
         <is>
           <t>Прочее</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
           <t>Планка кабельная ПК 7Т</t>
         </is>
       </c>
       <c r="D290" t="inlineStr"/>
       <c r="E290" t="n">
-        <v>153.78</v>
+        <v>185.22</v>
       </c>
       <c r="F290" t="n">
-        <v>136.38</v>
+        <v>150</v>
       </c>
       <c r="G290" t="n">
-        <v>139.74</v>
+        <v>153.66</v>
       </c>
       <c r="H290" t="n">
-        <v>143.16</v>
+        <v>157.44</v>
       </c>
       <c r="I290" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="n">
         <v>14211</v>
       </c>
       <c r="B291" t="inlineStr">
         <is>
           <t>Скоба</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
           <t>Скоба СЗ-01 (ТС СтенкаЗадняя)</t>
         </is>
       </c>
       <c r="D291" t="inlineStr"/>
       <c r="E291" t="n">
         <v>0</v>
       </c>
       <c r="F291" t="n">
         <v>0</v>
@@ -9747,60 +9765,60 @@
       <c r="H291" t="n">
         <v>0</v>
       </c>
       <c r="I291" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="n">
         <v>14301</v>
       </c>
       <c r="B292" t="inlineStr">
         <is>
           <t>Прочее</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
           <t>Профиль шинопровода ПШ 35х1500</t>
         </is>
       </c>
       <c r="D292" t="n">
         <v>2</v>
       </c>
       <c r="E292" t="n">
-        <v>364.2</v>
+        <v>400.62</v>
       </c>
       <c r="F292" t="n">
-        <v>294.96</v>
+        <v>324.42</v>
       </c>
       <c r="G292" t="n">
-        <v>302.28</v>
+        <v>332.46</v>
       </c>
       <c r="H292" t="n">
-        <v>309.54</v>
+        <v>340.44</v>
       </c>
       <c r="I292" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="n">
         <v>14501</v>
       </c>
       <c r="B293" t="inlineStr">
         <is>
           <t xml:space="preserve">Цоколя </t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
           <t>Цоколь Ц-143 МК</t>
         </is>
       </c>
       <c r="D293" t="inlineStr"/>
       <c r="E293" t="n">
         <v>0</v>
       </c>
       <c r="F293" t="n">
         <v>0</v>
@@ -9809,923 +9827,923 @@
         <v>0</v>
       </c>
       <c r="H293" t="n">
         <v>0</v>
       </c>
       <c r="I293" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="n">
         <v>14522</v>
       </c>
       <c r="B294" t="inlineStr">
         <is>
           <t xml:space="preserve">МКС </t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
           <t>МКС 1483 IP54 (без МП)</t>
         </is>
       </c>
       <c r="D294" t="inlineStr"/>
       <c r="E294" t="n">
-        <v>8147.1</v>
+        <v>8961.780000000001</v>
       </c>
       <c r="F294" t="n">
-        <v>6599.1</v>
+        <v>7259.04</v>
       </c>
       <c r="G294" t="n">
-        <v>6762.06</v>
+        <v>7438.26</v>
       </c>
       <c r="H294" t="n">
-        <v>6925.02</v>
+        <v>7617.48</v>
       </c>
       <c r="I294" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="n">
         <v>14723</v>
       </c>
       <c r="B295" t="inlineStr">
         <is>
           <t xml:space="preserve">МКН </t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
           <t>МКН 864М IP54</t>
         </is>
       </c>
       <c r="D295" t="inlineStr"/>
       <c r="E295" t="n">
-        <v>6409.98</v>
+        <v>7050.96</v>
       </c>
       <c r="F295" t="n">
-        <v>5192.04</v>
+        <v>5711.22</v>
       </c>
       <c r="G295" t="n">
-        <v>5320.26</v>
+        <v>5852.28</v>
       </c>
       <c r="H295" t="n">
-        <v>5448.48</v>
+        <v>5993.28</v>
       </c>
       <c r="I295" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="n">
         <v>14733</v>
       </c>
       <c r="B296" t="inlineStr">
         <is>
           <t>Лицевые панели</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
           <t>ЛП 750.20-39</t>
         </is>
       </c>
       <c r="D296" t="n">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="E296" t="n">
-        <v>353.64</v>
+        <v>388.98</v>
       </c>
       <c r="F296" t="n">
-        <v>286.44</v>
+        <v>315.06</v>
       </c>
       <c r="G296" t="n">
-        <v>293.52</v>
+        <v>322.86</v>
       </c>
       <c r="H296" t="n">
-        <v>300.54</v>
+        <v>330.54</v>
       </c>
       <c r="I296" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="n">
         <v>14750</v>
       </c>
       <c r="B297" t="inlineStr">
         <is>
           <t xml:space="preserve">ЕР </t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
           <t>ЕР 16106/2В</t>
         </is>
       </c>
       <c r="D297" t="inlineStr"/>
       <c r="E297" t="n">
-        <v>17603.82</v>
+        <v>19364.16</v>
       </c>
       <c r="F297" t="n">
-        <v>14259.06</v>
+        <v>15684.96</v>
       </c>
       <c r="G297" t="n">
-        <v>14611.14</v>
+        <v>16072.2</v>
       </c>
       <c r="H297" t="n">
-        <v>14963.22</v>
+        <v>16459.5</v>
       </c>
       <c r="I297" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="n">
         <v>14751</v>
       </c>
       <c r="B298" t="inlineStr">
         <is>
           <t xml:space="preserve">ЕР </t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
           <t>ЕР 16124/2В</t>
         </is>
       </c>
       <c r="D298" t="inlineStr"/>
       <c r="E298" t="n">
-        <v>18132.6</v>
+        <v>19945.86</v>
       </c>
       <c r="F298" t="n">
-        <v>14687.4</v>
+        <v>16156.14</v>
       </c>
       <c r="G298" t="n">
-        <v>15050.04</v>
+        <v>16555.02</v>
       </c>
       <c r="H298" t="n">
-        <v>15412.68</v>
+        <v>16953.9</v>
       </c>
       <c r="I298" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="n">
         <v>14752</v>
       </c>
       <c r="B299" t="inlineStr">
         <is>
           <t xml:space="preserve">ЕР </t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
           <t>ЕР 16126/2В</t>
         </is>
       </c>
       <c r="D299" t="inlineStr"/>
       <c r="E299" t="n">
-        <v>19764.6</v>
+        <v>21741.06</v>
       </c>
       <c r="F299" t="n">
-        <v>16009.32</v>
+        <v>17610.24</v>
       </c>
       <c r="G299" t="n">
-        <v>16404.6</v>
+        <v>18045.06</v>
       </c>
       <c r="H299" t="n">
-        <v>16799.88</v>
+        <v>18479.82</v>
       </c>
       <c r="I299" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="n">
         <v>14753</v>
       </c>
       <c r="B300" t="inlineStr">
         <is>
           <t xml:space="preserve">ЕР </t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
           <t>ЕР 18104/2В</t>
         </is>
       </c>
       <c r="D300" t="inlineStr"/>
       <c r="E300" t="n">
-        <v>17572.78</v>
+        <v>19329.96</v>
       </c>
       <c r="F300" t="n">
-        <v>14233.92</v>
+        <v>15657.3</v>
       </c>
       <c r="G300" t="n">
-        <v>14585.34</v>
+        <v>16043.82</v>
       </c>
       <c r="H300" t="n">
-        <v>14936.82</v>
+        <v>16430.46</v>
       </c>
       <c r="I300" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="n">
         <v>14754</v>
       </c>
       <c r="B301" t="inlineStr">
         <is>
           <t xml:space="preserve">ЕР </t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
           <t>ЕР 18106/2В</t>
         </is>
       </c>
       <c r="D301" t="inlineStr"/>
       <c r="E301" t="n">
-        <v>19261.38</v>
+        <v>21187.5</v>
       </c>
       <c r="F301" t="n">
-        <v>15601.68</v>
+        <v>17161.8</v>
       </c>
       <c r="G301" t="n">
-        <v>15986.94</v>
+        <v>17585.58</v>
       </c>
       <c r="H301" t="n">
-        <v>16372.14</v>
+        <v>18009.3</v>
       </c>
       <c r="I301" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="n">
         <v>14755</v>
       </c>
       <c r="B302" t="inlineStr">
         <is>
           <t xml:space="preserve">ЕР </t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
           <t>ЕР 18126/2В</t>
         </is>
       </c>
       <c r="D302" t="inlineStr"/>
       <c r="E302" t="n">
-        <v>20482.86</v>
+        <v>22531.14</v>
       </c>
       <c r="F302" t="n">
-        <v>16591.08</v>
+        <v>18250.14</v>
       </c>
       <c r="G302" t="n">
-        <v>17000.76</v>
+        <v>18700.8</v>
       </c>
       <c r="H302" t="n">
-        <v>17410.38</v>
+        <v>19151.4</v>
       </c>
       <c r="I302" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="n">
         <v>14776</v>
       </c>
       <c r="B303" t="inlineStr">
         <is>
           <t>Козырёк водоотливной</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
           <t>ВК4.15 Козырёк водоотливной</t>
         </is>
       </c>
       <c r="D303" t="inlineStr"/>
       <c r="E303" t="n">
-        <v>380.22</v>
+        <v>418.2</v>
       </c>
       <c r="F303" t="n">
-        <v>307.98</v>
+        <v>338.76</v>
       </c>
       <c r="G303" t="n">
-        <v>315.54</v>
+        <v>347.04</v>
       </c>
       <c r="H303" t="n">
-        <v>323.16</v>
+        <v>355.44</v>
       </c>
       <c r="I303" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="n">
         <v>14856</v>
       </c>
       <c r="B304" t="inlineStr">
         <is>
           <t>Прочее</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
           <t>Панель В 6.250 (ККУ)</t>
         </is>
       </c>
       <c r="D304" t="inlineStr"/>
       <c r="E304" t="n">
-        <v>494.28</v>
+        <v>543.66</v>
       </c>
       <c r="F304" t="n">
-        <v>400.32</v>
+        <v>440.34</v>
       </c>
       <c r="G304" t="n">
-        <v>410.22</v>
+        <v>451.2</v>
       </c>
       <c r="H304" t="n">
-        <v>420.12</v>
+        <v>462.12</v>
       </c>
       <c r="I304" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="n">
         <v>14857</v>
       </c>
       <c r="B305" t="inlineStr">
         <is>
           <t>Ячейки ККУ</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
           <t>Ячейка КО (ККУ)</t>
         </is>
       </c>
       <c r="D305" t="n">
-        <v>7</v>
+        <v>19</v>
       </c>
       <c r="E305" t="n">
-        <v>636.6799999999999</v>
+        <v>700.3200000000001</v>
       </c>
       <c r="F305" t="n">
-        <v>515.64</v>
+        <v>567.1799999999999</v>
       </c>
       <c r="G305" t="n">
-        <v>528.42</v>
+        <v>581.22</v>
       </c>
       <c r="H305" t="n">
-        <v>541.14</v>
+        <v>595.2</v>
       </c>
       <c r="I305" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="n">
         <v>14860</v>
       </c>
       <c r="B306" t="inlineStr">
         <is>
           <t>Ячейки ККУ</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
           <t>Ячейка К1 (ККУ)</t>
         </is>
       </c>
       <c r="D306" t="inlineStr"/>
       <c r="E306" t="n">
-        <v>282.62</v>
+        <v>310.86</v>
       </c>
       <c r="F306" t="n">
-        <v>228.9</v>
+        <v>251.76</v>
       </c>
       <c r="G306" t="n">
-        <v>234.54</v>
+        <v>257.94</v>
       </c>
       <c r="H306" t="n">
-        <v>240.18</v>
+        <v>264.18</v>
       </c>
       <c r="I306" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="n">
         <v>14861</v>
       </c>
       <c r="B307" t="inlineStr">
         <is>
           <t>Ячейки ККУ</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
           <t>Ячейка К2 (ККУ)</t>
         </is>
       </c>
       <c r="D307" t="n">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="E307" t="n">
-        <v>676.26</v>
+        <v>743.88</v>
       </c>
       <c r="F307" t="n">
-        <v>547.74</v>
+        <v>602.46</v>
       </c>
       <c r="G307" t="n">
-        <v>561.3</v>
+        <v>617.4</v>
       </c>
       <c r="H307" t="n">
-        <v>574.8</v>
+        <v>632.28</v>
       </c>
       <c r="I307" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="n">
         <v>14862</v>
       </c>
       <c r="B308" t="inlineStr">
         <is>
           <t>Ячейки ККУ</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
           <t>Ячейка К3 (ККУ)</t>
         </is>
       </c>
       <c r="D308" t="n">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="E308" t="n">
-        <v>916.02</v>
+        <v>1007.58</v>
       </c>
       <c r="F308" t="n">
-        <v>741.96</v>
+        <v>816.12</v>
       </c>
       <c r="G308" t="n">
-        <v>760.26</v>
+        <v>836.28</v>
       </c>
       <c r="H308" t="n">
-        <v>778.62</v>
+        <v>856.4400000000001</v>
       </c>
       <c r="I308" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="n">
         <v>14927</v>
       </c>
       <c r="B309" t="inlineStr">
         <is>
           <t>Монтажные панели МП/МПС</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
           <t>МПС 148 Панель монтажная (оц)</t>
         </is>
       </c>
       <c r="D309" t="n">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E309" t="n">
-        <v>2709</v>
+        <v>2979.9</v>
       </c>
       <c r="F309" t="n">
-        <v>2194.26</v>
+        <v>2413.68</v>
       </c>
       <c r="G309" t="n">
-        <v>2248.44</v>
+        <v>2473.26</v>
       </c>
       <c r="H309" t="n">
-        <v>2302.62</v>
+        <v>2532.84</v>
       </c>
       <c r="I309" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="n">
         <v>14928</v>
       </c>
       <c r="B310" t="inlineStr">
         <is>
           <t>Монтажные панели МП/МПС</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
           <t>МПС 167 Панель монтажная (оц)</t>
         </is>
       </c>
       <c r="D310" t="n">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="E310" t="n">
-        <v>2723.05</v>
+        <v>2995.32</v>
       </c>
       <c r="F310" t="n">
-        <v>2205.66</v>
+        <v>2426.22</v>
       </c>
       <c r="G310" t="n">
-        <v>2260.08</v>
+        <v>2486.04</v>
       </c>
       <c r="H310" t="n">
-        <v>2314.56</v>
+        <v>2545.98</v>
       </c>
       <c r="I310" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="n">
         <v>14929</v>
       </c>
       <c r="B311" t="inlineStr">
         <is>
           <t>Монтажные панели МП/МПС</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
           <t>МПС 168 Панель монтажная (оц)</t>
         </is>
       </c>
       <c r="D311" t="n">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="E311" t="n">
-        <v>3116.04</v>
+        <v>3427.62</v>
       </c>
       <c r="F311" t="n">
-        <v>2523.96</v>
+        <v>2776.32</v>
       </c>
       <c r="G311" t="n">
-        <v>2586.3</v>
+        <v>2844.9</v>
       </c>
       <c r="H311" t="n">
-        <v>2648.58</v>
+        <v>2913.42</v>
       </c>
       <c r="I311" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="n">
         <v>14930</v>
       </c>
       <c r="B312" t="inlineStr">
         <is>
           <t>Монтажные панели МП/МПС</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
           <t>МПС 188 Панель монтажная (оц)</t>
         </is>
       </c>
       <c r="D312" t="n">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="E312" t="n">
-        <v>3523.5</v>
+        <v>3875.82</v>
       </c>
       <c r="F312" t="n">
-        <v>2854.02</v>
+        <v>3139.38</v>
       </c>
       <c r="G312" t="n">
-        <v>2924.46</v>
+        <v>3216.9</v>
       </c>
       <c r="H312" t="n">
-        <v>2994.96</v>
+        <v>3294.42</v>
       </c>
       <c r="I312" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="n">
         <v>14931</v>
       </c>
       <c r="B313" t="inlineStr">
         <is>
           <t>Козырёк водоотливной</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
           <t>ВК84 Козырёк водоотливной</t>
         </is>
       </c>
-      <c r="D313" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="D313" t="inlineStr"/>
       <c r="E313" t="n">
-        <v>1527.06</v>
+        <v>1679.76</v>
       </c>
       <c r="F313" t="n">
-        <v>1236.9</v>
+        <v>1360.56</v>
       </c>
       <c r="G313" t="n">
-        <v>1267.44</v>
+        <v>1394.16</v>
       </c>
       <c r="H313" t="n">
-        <v>1297.98</v>
+        <v>1427.76</v>
       </c>
       <c r="I313" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="n">
         <v>14932</v>
       </c>
       <c r="B314" t="inlineStr">
         <is>
           <t xml:space="preserve">МКС </t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
           <t>МКС 1464 IP54 (без МП)</t>
         </is>
       </c>
-      <c r="D314" t="inlineStr"/>
+      <c r="D314" t="n">
+        <v>4</v>
+      </c>
       <c r="E314" t="n">
-        <v>7302.9</v>
+        <v>8033.16</v>
       </c>
       <c r="F314" t="n">
-        <v>5915.34</v>
+        <v>6506.82</v>
       </c>
       <c r="G314" t="n">
-        <v>6061.38</v>
+        <v>6667.5</v>
       </c>
       <c r="H314" t="n">
-        <v>6207.42</v>
+        <v>6828.12</v>
       </c>
       <c r="I314" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="n">
         <v>14963</v>
       </c>
       <c r="B315" t="inlineStr">
         <is>
           <t xml:space="preserve">МКС </t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
           <t>МКС 1484 IP54 (без МП)</t>
         </is>
       </c>
       <c r="D315" t="inlineStr"/>
       <c r="E315" t="n">
-        <v>8988.209999999999</v>
+        <v>9886.98</v>
       </c>
       <c r="F315" t="n">
-        <v>7280.4</v>
+        <v>8008.44</v>
       </c>
       <c r="G315" t="n">
-        <v>7460.16</v>
+        <v>8206.139999999999</v>
       </c>
       <c r="H315" t="n">
-        <v>7639.92</v>
+        <v>8403.9</v>
       </c>
       <c r="I315" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="n">
         <v>14990</v>
       </c>
       <c r="B316" t="inlineStr">
         <is>
           <t>Козырёк водоотливной</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
           <t>ВК42 Козырёк водоотливной</t>
         </is>
       </c>
-      <c r="D316" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="D316" t="inlineStr"/>
       <c r="E316" t="n">
-        <v>483.36</v>
+        <v>531.66</v>
       </c>
       <c r="F316" t="n">
-        <v>391.5</v>
+        <v>430.62</v>
       </c>
       <c r="G316" t="n">
-        <v>401.16</v>
+        <v>441.24</v>
       </c>
       <c r="H316" t="n">
-        <v>410.82</v>
+        <v>451.86</v>
       </c>
       <c r="I316" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="n">
         <v>14993</v>
       </c>
       <c r="B317" t="inlineStr">
         <is>
           <t>Козырёк водоотливной</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
           <t>ВК4.25 Козырёк водоотливной</t>
         </is>
       </c>
       <c r="D317" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E317" t="n">
-        <v>593.58</v>
+        <v>652.92</v>
       </c>
       <c r="F317" t="n">
-        <v>480.78</v>
+        <v>528.84</v>
       </c>
       <c r="G317" t="n">
-        <v>492.66</v>
+        <v>541.92</v>
       </c>
       <c r="H317" t="n">
-        <v>504.54</v>
+        <v>554.9400000000001</v>
       </c>
       <c r="I317" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="n">
         <v>15001</v>
       </c>
       <c r="B318" t="inlineStr">
         <is>
           <t>Козырёк водоотливной</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
         <is>
           <t>ВК53 Козырёк водоотливной</t>
         </is>
       </c>
       <c r="D318" t="inlineStr"/>
       <c r="E318" t="n">
         <v>0</v>
       </c>
       <c r="F318" t="n">
         <v>0</v>
       </c>
       <c r="G318" t="n">
         <v>0</v>
       </c>
       <c r="H318" t="n">
         <v>0</v>
       </c>
       <c r="I318" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="n">
         <v>15005</v>
       </c>
       <c r="B319" t="inlineStr">
         <is>
           <t>Козырёк водоотливной</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
           <t>ВК62 Козырек водоотливной</t>
         </is>
       </c>
-      <c r="D319" t="inlineStr"/>
+      <c r="D319" t="n">
+        <v>1</v>
+      </c>
       <c r="E319" t="n">
-        <v>644.88</v>
+        <v>709.3200000000001</v>
       </c>
       <c r="F319" t="n">
-        <v>522.3</v>
+        <v>574.5</v>
       </c>
       <c r="G319" t="n">
-        <v>535.2</v>
+        <v>588.72</v>
       </c>
       <c r="H319" t="n">
-        <v>548.1</v>
+        <v>602.88</v>
       </c>
       <c r="I319" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="n">
         <v>15013</v>
       </c>
       <c r="B320" t="inlineStr">
         <is>
           <t>Козырёк водоотливной</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
           <t>ВК83 Козырёк водоотливной</t>
         </is>
       </c>
       <c r="D320" t="n">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="E320" t="n">
-        <v>1173.72</v>
+        <v>1291.08</v>
       </c>
       <c r="F320" t="n">
-        <v>950.7</v>
+        <v>1045.74</v>
       </c>
       <c r="G320" t="n">
-        <v>974.16</v>
+        <v>1071.54</v>
       </c>
       <c r="H320" t="n">
-        <v>997.62</v>
+        <v>1097.34</v>
       </c>
       <c r="I320" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="n">
         <v>15131</v>
       </c>
       <c r="B321" t="inlineStr">
         <is>
           <t>Кронштейны</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
           <t>Кронштейн Д-22</t>
         </is>
       </c>
       <c r="D321" t="n">
-        <v>118</v>
+        <v>107</v>
       </c>
       <c r="E321" t="n">
-        <v>88.2</v>
+        <v>97.02</v>
       </c>
       <c r="F321" t="n">
-        <v>74.94</v>
+        <v>82.38</v>
       </c>
       <c r="G321" t="n">
-        <v>74.94</v>
+        <v>82.38</v>
       </c>
       <c r="H321" t="n">
-        <v>74.94</v>
+        <v>82.38</v>
       </c>
       <c r="I321" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="n">
         <v>15313</v>
       </c>
       <c r="B322" t="inlineStr">
         <is>
           <t xml:space="preserve">Цоколя </t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
         <is>
           <t>Цоколь Ц-243 МК</t>
         </is>
       </c>
       <c r="D322" t="inlineStr"/>
       <c r="E322" t="n">
         <v>0</v>
       </c>
       <c r="F322" t="n">
         <v>0</v>
@@ -10733,447 +10751,447 @@
       <c r="G322" t="n">
         <v>0</v>
       </c>
       <c r="H322" t="n">
         <v>0</v>
       </c>
       <c r="I322" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="n">
         <v>15318</v>
       </c>
       <c r="B323" t="inlineStr">
         <is>
           <t>Монтажные пластины</t>
         </is>
       </c>
       <c r="C323" t="inlineStr">
         <is>
           <t>М 4.25 В (1.5)</t>
         </is>
       </c>
       <c r="D323" t="n">
-        <v>164</v>
+        <v>678</v>
       </c>
       <c r="E323" t="n">
-        <v>67.68000000000001</v>
+        <v>74.40000000000001</v>
       </c>
       <c r="F323" t="n">
-        <v>54.78</v>
+        <v>60.24</v>
       </c>
       <c r="G323" t="n">
-        <v>56.16</v>
+        <v>61.74</v>
       </c>
       <c r="H323" t="n">
-        <v>57.48</v>
+        <v>63.18</v>
       </c>
       <c r="I323" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="n">
         <v>15319</v>
       </c>
       <c r="B324" t="inlineStr">
         <is>
           <t>Монтажные пластины</t>
         </is>
       </c>
       <c r="C324" t="inlineStr">
         <is>
           <t>М 6.25 В (1.5)</t>
         </is>
       </c>
       <c r="D324" t="n">
-        <v>347</v>
+        <v>635</v>
       </c>
       <c r="E324" t="n">
-        <v>106.44</v>
+        <v>117.06</v>
       </c>
       <c r="F324" t="n">
-        <v>86.22</v>
+        <v>94.8</v>
       </c>
       <c r="G324" t="n">
-        <v>88.31999999999999</v>
+        <v>97.14</v>
       </c>
       <c r="H324" t="n">
-        <v>90.42</v>
+        <v>99.42</v>
       </c>
       <c r="I324" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="n">
         <v>15320</v>
       </c>
       <c r="B325" t="inlineStr">
         <is>
           <t>СМ / СМГ</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
           <t>СМГ 16.35М (1,5)</t>
         </is>
       </c>
       <c r="D325" t="n">
-        <v>58</v>
+        <v>78</v>
       </c>
       <c r="E325" t="n">
-        <v>375.73</v>
+        <v>413.28</v>
       </c>
       <c r="F325" t="n">
-        <v>304.32</v>
+        <v>334.74</v>
       </c>
       <c r="G325" t="n">
-        <v>311.82</v>
+        <v>342.96</v>
       </c>
       <c r="H325" t="n">
-        <v>319.32</v>
+        <v>351.24</v>
       </c>
       <c r="I325" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="n">
         <v>15396</v>
       </c>
       <c r="B326" t="inlineStr">
         <is>
           <t>СМ / СМГ</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
           <t>СМГ 10.35М (1,5)</t>
         </is>
       </c>
-      <c r="D326" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="D326" t="inlineStr"/>
       <c r="E326" t="n">
-        <v>225.1</v>
+        <v>247.56</v>
       </c>
       <c r="F326" t="n">
-        <v>182.28</v>
+        <v>200.46</v>
       </c>
       <c r="G326" t="n">
-        <v>186.78</v>
+        <v>205.44</v>
       </c>
       <c r="H326" t="n">
-        <v>191.28</v>
+        <v>210.36</v>
       </c>
       <c r="I326" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="n">
         <v>15397</v>
       </c>
       <c r="B327" t="inlineStr">
         <is>
           <t>СМ / СМГ</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
           <t>СМГ 12.35М (1,5)</t>
         </is>
       </c>
       <c r="D327" t="inlineStr"/>
       <c r="E327" t="n">
-        <v>275.12</v>
+        <v>302.58</v>
       </c>
       <c r="F327" t="n">
-        <v>222.78</v>
+        <v>245.04</v>
       </c>
       <c r="G327" t="n">
-        <v>228.3</v>
+        <v>251.1</v>
       </c>
       <c r="H327" t="n">
-        <v>233.82</v>
+        <v>257.16</v>
       </c>
       <c r="I327" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="n">
         <v>15398</v>
       </c>
       <c r="B328" t="inlineStr">
         <is>
           <t>СМ / СМГ</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
           <t>СМГ 14.35М (1,5)</t>
         </is>
       </c>
       <c r="D328" t="n">
-        <v>13</v>
+        <v>105</v>
       </c>
       <c r="E328" t="n">
-        <v>325.65</v>
+        <v>358.14</v>
       </c>
       <c r="F328" t="n">
-        <v>263.7</v>
+        <v>290.04</v>
       </c>
       <c r="G328" t="n">
-        <v>270.24</v>
+        <v>297.24</v>
       </c>
       <c r="H328" t="n">
-        <v>276.78</v>
+        <v>304.44</v>
       </c>
       <c r="I328" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="n">
         <v>15595</v>
       </c>
       <c r="B329" t="inlineStr">
         <is>
           <t>СМ / СМГ</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
           <t>СМГ 20.35 (1,5)</t>
         </is>
       </c>
-      <c r="D329" t="inlineStr"/>
+      <c r="D329" t="n">
+        <v>368</v>
+      </c>
       <c r="E329" t="n">
-        <v>450.78</v>
+        <v>495.84</v>
       </c>
       <c r="F329" t="n">
-        <v>365.1</v>
+        <v>401.58</v>
       </c>
       <c r="G329" t="n">
-        <v>374.1</v>
+        <v>411.48</v>
       </c>
       <c r="H329" t="n">
-        <v>383.16</v>
+        <v>421.44</v>
       </c>
       <c r="I329" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="n">
         <v>15596</v>
       </c>
       <c r="B330" t="inlineStr">
         <is>
           <t>СМ / СМГ</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
           <t>СМГ 18.35 (1,5)</t>
         </is>
       </c>
       <c r="D330" t="n">
-        <v>78</v>
+        <v>56</v>
       </c>
       <c r="E330" t="n">
-        <v>401</v>
+        <v>441.06</v>
       </c>
       <c r="F330" t="n">
-        <v>324.78</v>
+        <v>357.24</v>
       </c>
       <c r="G330" t="n">
-        <v>332.76</v>
+        <v>366</v>
       </c>
       <c r="H330" t="n">
-        <v>340.8</v>
+        <v>374.88</v>
       </c>
       <c r="I330" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="n">
         <v>15597</v>
       </c>
       <c r="B331" t="inlineStr">
         <is>
           <t>СМ / СМГ</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
         <is>
           <t>СМГ 16.35 (1,5)</t>
         </is>
       </c>
-      <c r="D331" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="D331" t="inlineStr"/>
       <c r="E331" t="n">
-        <v>351</v>
+        <v>386.1</v>
       </c>
       <c r="F331" t="n">
-        <v>284.28</v>
+        <v>312.66</v>
       </c>
       <c r="G331" t="n">
-        <v>291.3</v>
+        <v>320.4</v>
       </c>
       <c r="H331" t="n">
-        <v>298.32</v>
+        <v>328.14</v>
       </c>
       <c r="I331" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="n">
         <v>15637</v>
       </c>
       <c r="B332" t="inlineStr">
         <is>
           <t>Прочее</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
           <t>Направляющая экрана НЭ 20Т</t>
         </is>
       </c>
       <c r="D332" t="inlineStr"/>
       <c r="E332" t="n">
-        <v>446.36</v>
+        <v>490.92</v>
       </c>
       <c r="F332" t="n">
-        <v>361.5</v>
+        <v>397.62</v>
       </c>
       <c r="G332" t="n">
-        <v>370.44</v>
+        <v>407.46</v>
       </c>
       <c r="H332" t="n">
-        <v>379.38</v>
+        <v>417.3</v>
       </c>
       <c r="I332" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="n">
         <v>15638</v>
       </c>
       <c r="B333" t="inlineStr">
         <is>
           <t>Прочее</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
         <is>
           <t>Направляющая экрана НЭ 16Т</t>
         </is>
       </c>
       <c r="D333" t="inlineStr"/>
       <c r="E333" t="n">
-        <v>354.75</v>
+        <v>390.18</v>
       </c>
       <c r="F333" t="n">
-        <v>287.28</v>
+        <v>315.96</v>
       </c>
       <c r="G333" t="n">
-        <v>294.42</v>
+        <v>323.82</v>
       </c>
       <c r="H333" t="n">
-        <v>301.5</v>
+        <v>331.62</v>
       </c>
       <c r="I333" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="n">
         <v>15639</v>
       </c>
       <c r="B334" t="inlineStr">
         <is>
           <t>Прочее</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
         <is>
           <t>Направляющая экрана НЭ 18Т</t>
         </is>
       </c>
       <c r="D334" t="inlineStr"/>
       <c r="E334" t="n">
-        <v>400.38</v>
+        <v>440.4</v>
       </c>
       <c r="F334" t="n">
-        <v>324.3</v>
+        <v>356.7</v>
       </c>
       <c r="G334" t="n">
-        <v>332.28</v>
+        <v>365.46</v>
       </c>
       <c r="H334" t="n">
-        <v>340.32</v>
+        <v>374.34</v>
       </c>
       <c r="I334" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="n">
         <v>15842</v>
       </c>
       <c r="B335" t="inlineStr">
         <is>
           <t>СМ / СМГ</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
           <t>СМГ 18.35М (1,5)</t>
         </is>
       </c>
-      <c r="D335" t="inlineStr"/>
+      <c r="D335" t="n">
+        <v>98</v>
+      </c>
       <c r="E335" t="n">
-        <v>425.82</v>
+        <v>468.36</v>
       </c>
       <c r="F335" t="n">
-        <v>344.88</v>
+        <v>379.32</v>
       </c>
       <c r="G335" t="n">
-        <v>353.4</v>
+        <v>388.74</v>
       </c>
       <c r="H335" t="n">
-        <v>361.92</v>
+        <v>398.1</v>
       </c>
       <c r="I335" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="n">
         <v>16040</v>
       </c>
       <c r="B336" t="inlineStr">
         <is>
           <t>Лицевые панели</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
           <t>ЛП 325.20-С</t>
         </is>
       </c>
       <c r="D336" t="n">
         <v>7</v>
       </c>
       <c r="E336" t="n">
         <v>0</v>
       </c>
@@ -11215,630 +11233,622 @@
         <v>0</v>
       </c>
       <c r="H337" t="n">
         <v>0</v>
       </c>
       <c r="I337" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="n">
         <v>17107</v>
       </c>
       <c r="B338" t="inlineStr">
         <is>
           <t>Устройства заземления</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
           <t>УЗ ЩЭ. Устройство заземления</t>
         </is>
       </c>
       <c r="D338" t="inlineStr"/>
       <c r="E338" t="n">
-        <v>96.23999999999999</v>
+        <v>105.84</v>
       </c>
       <c r="F338" t="n">
-        <v>81.78</v>
+        <v>89.94</v>
       </c>
       <c r="G338" t="n">
-        <v>81.78</v>
+        <v>89.94</v>
       </c>
       <c r="H338" t="n">
-        <v>81.78</v>
+        <v>89.94</v>
       </c>
       <c r="I338" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="n">
         <v>17178</v>
       </c>
       <c r="B339" t="inlineStr">
         <is>
           <t>Устройства заземления</t>
         </is>
       </c>
       <c r="C339" t="inlineStr">
         <is>
           <t>УЗ ЕС. Устройство заземления</t>
         </is>
       </c>
       <c r="D339" t="inlineStr"/>
       <c r="E339" t="n">
-        <v>178.86</v>
+        <v>196.74</v>
       </c>
       <c r="F339" t="n">
-        <v>151.98</v>
+        <v>167.16</v>
       </c>
       <c r="G339" t="n">
-        <v>151.98</v>
+        <v>167.16</v>
       </c>
       <c r="H339" t="n">
-        <v>151.98</v>
+        <v>167.16</v>
       </c>
       <c r="I339" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="n">
         <v>17179</v>
       </c>
       <c r="B340" t="inlineStr">
         <is>
           <t>Пластины монтажные</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
           <t>ПМ 12.150 Т. Пластина монтажна</t>
         </is>
       </c>
-      <c r="D340" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="D340" t="inlineStr"/>
       <c r="E340" t="n">
-        <v>656.7</v>
+        <v>722.34</v>
       </c>
       <c r="F340" t="n">
-        <v>531.9</v>
+        <v>585.0599999999999</v>
       </c>
       <c r="G340" t="n">
-        <v>545.04</v>
+        <v>599.52</v>
       </c>
       <c r="H340" t="n">
-        <v>558.1799999999999</v>
+        <v>613.98</v>
       </c>
       <c r="I340" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="n">
         <v>17181</v>
       </c>
       <c r="B341" t="inlineStr">
         <is>
           <t>Пластины монтажные</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
           <t>ПМ 8.150 Т. Пластина монтажна</t>
         </is>
       </c>
       <c r="D341" t="n">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="E341" t="n">
-        <v>358.02</v>
+        <v>393.78</v>
       </c>
       <c r="F341" t="n">
-        <v>289.98</v>
+        <v>318.96</v>
       </c>
       <c r="G341" t="n">
-        <v>297.12</v>
+        <v>326.82</v>
       </c>
       <c r="H341" t="n">
-        <v>304.32</v>
+        <v>334.74</v>
       </c>
       <c r="I341" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="n">
         <v>17194</v>
       </c>
       <c r="B342" t="inlineStr">
         <is>
           <t>Пластины монтажные</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
           <t>ПМ 10.150 Т. Пластина монтажна</t>
         </is>
       </c>
-      <c r="D342" t="inlineStr"/>
+      <c r="D342" t="n">
+        <v>5</v>
+      </c>
       <c r="E342" t="n">
-        <v>538.98</v>
+        <v>592.86</v>
       </c>
       <c r="F342" t="n">
-        <v>436.56</v>
+        <v>480.18</v>
       </c>
       <c r="G342" t="n">
-        <v>447.3</v>
+        <v>492</v>
       </c>
       <c r="H342" t="n">
-        <v>458.1</v>
+        <v>503.88</v>
       </c>
       <c r="I342" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="n">
         <v>17195</v>
       </c>
       <c r="B343" t="inlineStr">
         <is>
           <t>Пластины монтажные</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
           <t>ПМ 6.150 Т. Пластина монтажна</t>
         </is>
       </c>
-      <c r="D343" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="D343" t="inlineStr"/>
       <c r="E343" t="n">
-        <v>303.96</v>
+        <v>334.32</v>
       </c>
       <c r="F343" t="n">
-        <v>246.18</v>
+        <v>270.78</v>
       </c>
       <c r="G343" t="n">
-        <v>252.24</v>
+        <v>277.44</v>
       </c>
       <c r="H343" t="n">
-        <v>258.36</v>
+        <v>284.16</v>
       </c>
       <c r="I343" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="n">
         <v>17214</v>
       </c>
       <c r="B344" t="inlineStr">
         <is>
           <t>Лицевые панели</t>
         </is>
       </c>
       <c r="C344" t="inlineStr">
         <is>
           <t>ЛП 750.15-39</t>
         </is>
       </c>
       <c r="D344" t="n">
         <v>10</v>
       </c>
       <c r="E344" t="n">
-        <v>271.74</v>
+        <v>298.86</v>
       </c>
       <c r="F344" t="n">
-        <v>220.08</v>
+        <v>242.04</v>
       </c>
       <c r="G344" t="n">
-        <v>225.54</v>
+        <v>248.04</v>
       </c>
       <c r="H344" t="n">
-        <v>230.94</v>
+        <v>253.98</v>
       </c>
       <c r="I344" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="n">
         <v>17221</v>
       </c>
       <c r="B345" t="inlineStr">
         <is>
           <t>Стойки монтажные</t>
         </is>
       </c>
       <c r="C345" t="inlineStr">
         <is>
           <t>Стойка монтажная СМ 14.50Т</t>
         </is>
       </c>
-      <c r="D345" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="D345" t="inlineStr"/>
       <c r="E345" t="n">
-        <v>407.88</v>
+        <v>448.62</v>
       </c>
       <c r="F345" t="n">
-        <v>330.36</v>
+        <v>363.36</v>
       </c>
       <c r="G345" t="n">
-        <v>338.52</v>
+        <v>372.36</v>
       </c>
       <c r="H345" t="n">
-        <v>346.68</v>
+        <v>381.3</v>
       </c>
       <c r="I345" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="n">
         <v>17222</v>
       </c>
       <c r="B346" t="inlineStr">
         <is>
           <t>Стойки монтажные</t>
         </is>
       </c>
       <c r="C346" t="inlineStr">
         <is>
           <t>Стойка монтажная СМ 16.50Т</t>
         </is>
       </c>
       <c r="D346" t="n">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="E346" t="n">
-        <v>470.93</v>
+        <v>517.92</v>
       </c>
       <c r="F346" t="n">
-        <v>381.36</v>
+        <v>419.46</v>
       </c>
       <c r="G346" t="n">
-        <v>390.78</v>
+        <v>429.84</v>
       </c>
       <c r="H346" t="n">
-        <v>400.2</v>
+        <v>440.22</v>
       </c>
       <c r="I346" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="n">
         <v>17223</v>
       </c>
       <c r="B347" t="inlineStr">
         <is>
           <t>Стойки монтажные</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
           <t>Стойка монтажная СМ 18.50Т</t>
         </is>
       </c>
       <c r="D347" t="n">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="E347" t="n">
-        <v>546.97</v>
+        <v>601.62</v>
       </c>
       <c r="F347" t="n">
-        <v>443.04</v>
+        <v>487.32</v>
       </c>
       <c r="G347" t="n">
-        <v>453.96</v>
+        <v>499.32</v>
       </c>
       <c r="H347" t="n">
-        <v>464.88</v>
+        <v>511.32</v>
       </c>
       <c r="I347" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="n">
         <v>17224</v>
       </c>
       <c r="B348" t="inlineStr">
         <is>
           <t>Стойки монтажные</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
           <t>Стойка монтажная СМ 20.50Т</t>
         </is>
       </c>
-      <c r="D348" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="D348" t="inlineStr"/>
       <c r="E348" t="n">
-        <v>614.38</v>
+        <v>675.72</v>
       </c>
       <c r="F348" t="n">
-        <v>497.58</v>
+        <v>547.3200000000001</v>
       </c>
       <c r="G348" t="n">
-        <v>509.88</v>
+        <v>560.8200000000001</v>
       </c>
       <c r="H348" t="n">
-        <v>522.1799999999999</v>
+        <v>574.38</v>
       </c>
       <c r="I348" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="n">
         <v>17225</v>
       </c>
       <c r="B349" t="inlineStr">
         <is>
           <t>Стойки монтажные</t>
         </is>
       </c>
       <c r="C349" t="inlineStr">
         <is>
           <t>Стойка монтажная СМ 22.50Т</t>
         </is>
       </c>
       <c r="D349" t="n">
         <v>12</v>
       </c>
       <c r="E349" t="n">
-        <v>687.54</v>
+        <v>756.24</v>
       </c>
       <c r="F349" t="n">
-        <v>556.86</v>
+        <v>612.54</v>
       </c>
       <c r="G349" t="n">
-        <v>570.66</v>
+        <v>627.72</v>
       </c>
       <c r="H349" t="n">
-        <v>584.4</v>
+        <v>642.84</v>
       </c>
       <c r="I349" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="n">
         <v>17957</v>
       </c>
       <c r="B350" t="inlineStr">
         <is>
           <t xml:space="preserve">МКН </t>
         </is>
       </c>
       <c r="C350" t="inlineStr">
         <is>
           <t>МКН 532М IP54</t>
         </is>
       </c>
       <c r="D350" t="inlineStr"/>
       <c r="E350" t="n">
-        <v>2138.22</v>
+        <v>2352</v>
       </c>
       <c r="F350" t="n">
-        <v>1625.04</v>
+        <v>1787.52</v>
       </c>
       <c r="G350" t="n">
-        <v>1667.76</v>
+        <v>1834.5</v>
       </c>
       <c r="H350" t="n">
-        <v>1710.54</v>
+        <v>1881.54</v>
       </c>
       <c r="I350" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="n">
         <v>18452</v>
       </c>
       <c r="B351" t="inlineStr">
         <is>
           <t>Прочее</t>
         </is>
       </c>
       <c r="C351" t="inlineStr">
         <is>
           <t>СТ-150.100 (стійка таврова)</t>
         </is>
       </c>
       <c r="D351" t="inlineStr"/>
       <c r="E351" t="n">
-        <v>96</v>
+        <v>105.6</v>
       </c>
       <c r="F351" t="n">
-        <v>81.59999999999999</v>
+        <v>89.76000000000001</v>
       </c>
       <c r="G351" t="n">
-        <v>81.59999999999999</v>
+        <v>89.76000000000001</v>
       </c>
       <c r="H351" t="n">
-        <v>81.59999999999999</v>
+        <v>89.76000000000001</v>
       </c>
       <c r="I351" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="n">
         <v>20294</v>
       </c>
       <c r="B352" t="inlineStr">
         <is>
           <t xml:space="preserve">МКН </t>
         </is>
       </c>
       <c r="C352" t="inlineStr">
         <is>
           <t>МКН 884М IP54</t>
         </is>
       </c>
       <c r="D352" t="inlineStr"/>
       <c r="E352" t="n">
-        <v>7713.72</v>
+        <v>8485.08</v>
       </c>
       <c r="F352" t="n">
-        <v>6248.1</v>
+        <v>6872.88</v>
       </c>
       <c r="G352" t="n">
-        <v>6402.36</v>
+        <v>7042.56</v>
       </c>
       <c r="H352" t="n">
-        <v>6556.62</v>
+        <v>7212.24</v>
       </c>
       <c r="I352" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="n">
         <v>20571</v>
       </c>
       <c r="B353" t="inlineStr">
         <is>
           <t>Прочее</t>
         </is>
       </c>
       <c r="C353" t="inlineStr">
         <is>
           <t>Уголок универсальный (144х175)</t>
         </is>
       </c>
       <c r="D353" t="inlineStr"/>
       <c r="E353" t="n">
         <v>0</v>
       </c>
       <c r="F353" t="n">
         <v>0</v>
       </c>
       <c r="G353" t="n">
         <v>0</v>
       </c>
       <c r="H353" t="n">
         <v>0</v>
       </c>
       <c r="I353" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="n">
         <v>20832</v>
       </c>
       <c r="B354" t="inlineStr">
         <is>
           <t>Кронштейны</t>
         </is>
       </c>
       <c r="C354" t="inlineStr">
         <is>
           <t>Кронштейн рейки DIN 750</t>
         </is>
       </c>
-      <c r="D354" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="D354" t="inlineStr"/>
       <c r="E354" t="n">
         <v>0</v>
       </c>
       <c r="F354" t="n">
         <v>0</v>
       </c>
       <c r="G354" t="n">
         <v>0</v>
       </c>
       <c r="H354" t="n">
         <v>0</v>
       </c>
       <c r="I354" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="n">
         <v>21292</v>
       </c>
       <c r="B355" t="inlineStr">
         <is>
           <t>Монтажные пластины</t>
         </is>
       </c>
       <c r="C355" t="inlineStr">
         <is>
           <t xml:space="preserve">М 5.75 </t>
         </is>
       </c>
       <c r="D355" t="n">
-        <v>29</v>
+        <v>3</v>
       </c>
       <c r="E355" t="n">
         <v>0</v>
       </c>
       <c r="F355" t="n">
         <v>0</v>
       </c>
       <c r="G355" t="n">
         <v>0</v>
       </c>
       <c r="H355" t="n">
         <v>0</v>
       </c>
       <c r="I355" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="n">
         <v>21293</v>
       </c>
       <c r="B356" t="inlineStr">
         <is>
           <t>Монтажные пластины</t>
         </is>
       </c>
       <c r="C356" t="inlineStr">
         <is>
           <t xml:space="preserve">М 5.25 </t>
         </is>
       </c>
       <c r="D356" t="n">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="E356" t="n">
         <v>0</v>
       </c>
       <c r="F356" t="n">
         <v>0</v>
       </c>
       <c r="G356" t="n">
         <v>0</v>
       </c>
       <c r="H356" t="n">
         <v>0</v>
       </c>
       <c r="I356" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="n">
         <v>21949</v>
       </c>
       <c r="B357" t="inlineStr">
         <is>
           <t>Ячейки ККУ</t>
         </is>
@@ -11859,82 +11869,80 @@
         <v>0</v>
       </c>
       <c r="H357" t="n">
         <v>0</v>
       </c>
       <c r="I357" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="n">
         <v>21969</v>
       </c>
       <c r="B358" t="inlineStr">
         <is>
           <t xml:space="preserve">МКН </t>
         </is>
       </c>
       <c r="C358" t="inlineStr">
         <is>
           <t>МКН 1273М IP54</t>
         </is>
       </c>
       <c r="D358" t="inlineStr"/>
       <c r="E358" t="n">
-        <v>8826.24</v>
+        <v>9708.84</v>
       </c>
       <c r="F358" t="n">
-        <v>7149.24</v>
+        <v>7864.14</v>
       </c>
       <c r="G358" t="n">
-        <v>7325.76</v>
+        <v>8058.3</v>
       </c>
       <c r="H358" t="n">
-        <v>7502.28</v>
+        <v>8252.459999999999</v>
       </c>
       <c r="I358" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="n">
         <v>22846</v>
       </c>
       <c r="B359" t="inlineStr">
         <is>
           <t>Монтажные пластины</t>
         </is>
       </c>
       <c r="C359" t="inlineStr">
         <is>
           <t>М 12.250 В</t>
         </is>
       </c>
-      <c r="D359" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="D359" t="inlineStr"/>
       <c r="E359" t="n">
         <v>0</v>
       </c>
       <c r="F359" t="n">
         <v>0</v>
       </c>
       <c r="G359" t="n">
         <v>0</v>
       </c>
       <c r="H359" t="n">
         <v>0</v>
       </c>
       <c r="I359" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="n">
         <v>22847</v>
       </c>
       <c r="B360" t="inlineStr">
         <is>
           <t>Монтажные пластины</t>
         </is>
       </c>
@@ -11983,53 +11991,51 @@
       </c>
       <c r="G361" t="n">
         <v>0</v>
       </c>
       <c r="H361" t="n">
         <v>0</v>
       </c>
       <c r="I361" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="n">
         <v>22849</v>
       </c>
       <c r="B362" t="inlineStr">
         <is>
           <t>Монтажные пластины</t>
         </is>
       </c>
       <c r="C362" t="inlineStr">
         <is>
           <t>М 12.25 В</t>
         </is>
       </c>
-      <c r="D362" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="D362" t="inlineStr"/>
       <c r="E362" t="n">
         <v>0</v>
       </c>
       <c r="F362" t="n">
         <v>0</v>
       </c>
       <c r="G362" t="n">
         <v>0</v>
       </c>
       <c r="H362" t="n">
         <v>0</v>
       </c>
       <c r="I362" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>